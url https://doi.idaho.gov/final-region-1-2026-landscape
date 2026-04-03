--- v0 (2025-10-25)
+++ v1 (2026-04-03)
@@ -32,53 +32,53 @@
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29231"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Counseling\Landscape\2026 Landscape\R1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F592B04F-43D4-4187-ABCB-824221555633}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8BADFBBC-B8D2-43FE-ABB4-6DCC98E240FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="1" activeTab="9" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Benewah" sheetId="28" r:id="rId1"/>
     <sheet name="Bonner" sheetId="34" r:id="rId2"/>
     <sheet name="Boundary" sheetId="33" r:id="rId3"/>
     <sheet name="Kootenai" sheetId="35" r:id="rId4"/>
     <sheet name="Shoshone" sheetId="36" r:id="rId5"/>
     <sheet name="Nez Perce" sheetId="37" r:id="rId6"/>
     <sheet name="Latah" sheetId="38" r:id="rId7"/>
     <sheet name="Idaho" sheetId="39" r:id="rId8"/>
     <sheet name="Clearwater" sheetId="40" r:id="rId9"/>
     <sheet name="Lewis" sheetId="41" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="Aetna" localSheetId="0">Benewah!$B$3:$C$3</definedName>
     <definedName name="Aetna">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Benewah!$A$3:$C$30</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Benewah!$A:$A,Benewah!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -470,65 +470,50 @@
     <t>POS vs. PPO Plans: Simple Comparison – Forbes Advisor</t>
   </si>
   <si>
     <t>$0 co-pay basic 50% restorative - $1000 combined both in and out of network</t>
   </si>
   <si>
     <t xml:space="preserve">$60- qtr OTC </t>
   </si>
   <si>
     <t xml:space="preserve">Must Use one-Pass Optum  $0 yr; </t>
   </si>
   <si>
     <t>PacificSource Medicare Explorer 6 (PPO) new</t>
   </si>
   <si>
     <t>1-888-863-3637</t>
   </si>
   <si>
     <t>1-800-555-5757; Members: phone number1-844-876-6176</t>
   </si>
   <si>
     <t>$0 co-pay basic &amp;comprehensive- %50 bridge/dentures; $1500 combined</t>
   </si>
   <si>
     <t xml:space="preserve">PT &amp; OT $45 co-pay; Mental $25 ind;  </t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Blue Cross of Idaho Medicare (bcidaho.com)</t>
   </si>
   <si>
     <t>$0 copay; $200  limit reimbursement  per/yr</t>
   </si>
   <si>
     <t xml:space="preserve">$20 Co-pay Chiropractic, and Accupuncture 24 visits combined per/yr  </t>
   </si>
   <si>
     <t>$425 1-5; $0 6-+Out of Net 30%</t>
   </si>
   <si>
     <t>$8950 combined</t>
   </si>
   <si>
     <t>$0 co-pay basic - $1000  in or out of network- 50% out of network</t>
   </si>
   <si>
     <t>$0 copay; $200 limit contacts, glasses, lenses- per/yr</t>
   </si>
   <si>
     <t xml:space="preserve">$0 co-pay in-  N/A Out of Net; Aids $599 -+co-pay  </t>
   </si>
@@ -1025,182 +1010,54 @@
         <i/>
         <u/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>No Drugs Benefit</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">   UnitedHealthcare</t>
     </r>
   </si>
   <si>
-    <r>
-[...86 lines deleted...]
-  <si>
     <t>0                               *  co-pays</t>
   </si>
   <si>
     <t>0                                *  co-pays</t>
-  </si>
-[...38 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>No Drugs Benefit</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">   Blue Cross of Idaho</t>
@@ -1212,176 +1069,96 @@
         <b/>
         <u/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">No Drugs Benefit </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  Blue Cross of Idaho</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> </t>
-[...38 lines deleted...]
-    <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">No Drugs Benefit </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  PacificSource</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>No Drugs Benefit</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  PacificSource</t>
-    </r>
-[...38 lines deleted...]
-      <t>MEDICARE ADVANTAGE  PLAN:</t>
     </r>
   </si>
   <si>
     <r>
       <t>Tru Hearing $35 one exam/yr;  Aids $599 - $999</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -1437,104 +1214,348 @@
     <t>Prior authorization may be required for surgery or treatment services</t>
   </si>
   <si>
     <t>https://medicare.bcidaho.com/plan-information/2026-medicare-advantage-plans</t>
   </si>
   <si>
     <t>H1350-036-0</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/bluecrossofidaho/image/upload/web/pdfs/16/16-2009-R-2026-MA-SB-TBRx36-HMO.pdf</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/bluecrossofidaho/image/upload/web/pdfs/16/16-2009-S-2026-MA-SB-TBRx37-HMO.pdf</t>
   </si>
   <si>
     <t>Common service that do NOT apply to deductible------------ PCP- Spec- In Pt Hosp- Urgent-SNF- Xray- Lab-DME-MH-PT-OT-ST-</t>
   </si>
   <si>
     <t>True Blue Rx36 (HMO)</t>
   </si>
   <si>
     <t>$900  ** see SOB!                              $130 (T 3-5)</t>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Benewah   2026                    </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  MEDICARE ADVANTAGE  PLAN:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Bonner   2026                    </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  MEDICARE ADVANTAGE  PLAN:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="20"/>
+        <color theme="3" tint="0.39997558519241921"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2026        Boundary</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="14"/>
+        <color theme="3" tint="0.39997558519241921"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="14"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MEDICARE ADVANTAGE  PLAN:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="20"/>
+        <color theme="3" tint="0.39997558519241921"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2026        Kootenai </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="14"/>
+        <color theme="3" tint="0.39997558519241921"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="14"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MEDICARE ADVANTAGE  PLAN:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="20"/>
+        <color theme="3" tint="0.39997558519241921"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2026        Shoshone </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="14"/>
+        <color theme="3" tint="0.39997558519241921"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="14"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MEDICARE ADVANTAGE  PLAN:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="20"/>
+        <color theme="3" tint="0.39997558519241921"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2026              Nez Perce   </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="14"/>
+        <color theme="3" tint="0.39997558519241921"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="14"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MEDICARE ADVANTAGE  PLAN:</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="20"/>
         <color theme="3" tint="0.39997558519241921"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">2026                         Latah  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color theme="3" tint="0.39997558519241921"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>MEDICARE ADVANTAGE  PLAN:</t>
     </r>
   </si>
   <si>
-    <t>1/yr exam          $200 every 2 yrs</t>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="16"/>
+        <color theme="3" tint="0.39997558519241921"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 2026                                                                                     Idaho                            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MEDICARE ADVANTAGE  PLAN:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2026                                        Clearwater                     </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MEDICARE ADVANTAGE  PLAN:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2026                                        Lewis                         </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="18"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MEDICARE ADVANTAGE  PLAN:</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1683,59 +1704,50 @@
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...7 lines deleted...]
-    <font>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color theme="1"/>
@@ -1767,89 +1779,106 @@
       <u/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color theme="3" tint="0.39997558519241921"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...15 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="20"/>
       <color theme="3" tint="0.39997558519241921"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="16"/>
+      <color theme="3" tint="0.39997558519241921"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="16"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="18"/>
+      <color theme="3" tint="0.39997558519241921"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="18"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
@@ -1961,51 +1990,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="173">
+  <cellXfs count="172">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2310,198 +2339,187 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="7" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="6" fontId="9" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="13" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2549,50 +2567,58 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="6" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFC5FC"/>
       <color rgb="FFF6FDA1"/>
       <color rgb="FFFFFBFF"/>
       <color rgb="FF66CCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -26288,909 +26314,907 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4032002000/2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/id/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Summary%20of%20Benefits/ID014-002-2026-SNP-SB-EN-508.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4604013000/2026" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4032001000/2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/id/en-us/mem/medicare/plan-materials.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4604020000/2026" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/alphadog/AAID26HP0332923_000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/medicare/alphadog/UHID26LP0332630_000" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83864/017/H2406112000/2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/medicare/alphadog/UHID26HP0332927_000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4032002000/2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/id/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Summary%20of%20Benefits/ID014-002-2026-SNP-SB-EN-508.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4604013000/2026" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4032001000/2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/id/en-us/mem/medicare/plan-materials.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4604020000/2026" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/alphadog/AAID26HP0332923_000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/medicare/alphadog/UHID26LP0332630_000" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83864/017/H2406112000/2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/medicare/alphadog/UHID26HP0332927_000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4032002000/2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/id/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Summary%20of%20Benefits/ID014-002-2026-SNP-SB-EN-508.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4604013000/2026" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4032001000/2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/id/en-us/mem/medicare/plan-materials.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4604020000/2026" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/alphadog/AAID26HP0332923_000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/medicare/alphadog/UHID26LP0332630_000" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83864/017/H2406112000/2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/medicare/alphadog/UHID26HP0332927_000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/medicare/alphadog/UHID26HP0332927_000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4604013000/2026" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4032002000/2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/id/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Summary%20of%20Benefits/ID014-002-2026-SNP-SB-EN-508.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4604020000/2026" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/health-plans/details.html/83861/009/H4032001000/2026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/id/en-us/mem/medicare/plan-materials.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aarpmedicareplans.com/alphadog/AAID26HP0332923_000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/medicare/alphadog/UHID26LP0332630_000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31F3D2B7-4A17-4C2D-8E51-F383406CD46E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="36.6640625" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="8" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="7" customWidth="1"/>
     <col min="3" max="3" width="23.109375" style="7" customWidth="1"/>
     <col min="4" max="5" width="27.33203125" style="39" customWidth="1"/>
     <col min="6" max="6" width="34.5546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="37.88671875" style="7" customWidth="1"/>
     <col min="8" max="9" width="22" style="39" customWidth="1"/>
     <col min="10" max="10" width="26.5546875" style="51" customWidth="1"/>
     <col min="11" max="16384" width="36.6640625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="154.94999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="14" t="s">
-        <v>119</v>
+        <v>266</v>
       </c>
       <c r="B1" s="118" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="118" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="E1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F1" s="120" t="s">
         <v>43</v>
       </c>
       <c r="G1" s="120" t="s">
         <v>76</v>
       </c>
       <c r="H1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="J1" s="121" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="156" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="D2" s="106" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="107"/>
       <c r="F2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="G2" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I2" s="17" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="J2" s="56" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="10" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>63</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>64</v>
       </c>
       <c r="D3" s="108" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E3" s="108" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F3" s="42" t="s">
         <v>79</v>
       </c>
       <c r="G3" s="42" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="H3" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I3" s="42" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="J3" s="47" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="10" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="148"/>
+      <c r="A4" s="145"/>
       <c r="B4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="109" t="s">
         <v>95</v>
       </c>
       <c r="E4" s="109" t="s">
         <v>49</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="J4" s="32" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="10" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="148"/>
+      <c r="A5" s="145"/>
       <c r="B5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D5" s="110" t="s">
         <v>94</v>
       </c>
       <c r="E5" s="110" t="s">
         <v>93</v>
       </c>
       <c r="F5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="G5" s="9" t="s">
         <v>143</v>
       </c>
-      <c r="G5" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="9" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="I5" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="J5" s="33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="10" customFormat="1" ht="72" x14ac:dyDescent="0.3">
-      <c r="A6" s="149"/>
+      <c r="A6" s="146"/>
       <c r="B6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="E6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="I6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="J6" s="33" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="10" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="36">
         <v>0</v>
       </c>
       <c r="C7" s="36">
         <v>59</v>
       </c>
       <c r="D7" s="111">
         <v>0</v>
       </c>
       <c r="E7" s="111">
         <v>37.6</v>
       </c>
       <c r="F7" s="43">
         <v>0</v>
       </c>
       <c r="G7" s="43">
         <v>0</v>
       </c>
       <c r="H7" s="43">
         <v>0</v>
       </c>
       <c r="I7" s="43">
         <v>0</v>
       </c>
       <c r="J7" s="64">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="12" customFormat="1" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D8" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E8" s="110" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F8" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="G8" s="17" t="s">
         <v>214</v>
       </c>
-      <c r="G8" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" s="17" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="I8" s="17" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="J8" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="12" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>21</v>
       </c>
       <c r="H9" s="25" t="s">
         <v>21</v>
       </c>
       <c r="I9" s="25" t="s">
         <v>21</v>
       </c>
       <c r="J9" s="34">
         <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="12" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="147" t="s">
+      <c r="A10" s="144" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="36">
         <v>0</v>
       </c>
       <c r="C10" s="36">
         <v>0</v>
       </c>
       <c r="D10" s="111">
         <v>0</v>
       </c>
       <c r="E10" s="111">
         <v>0</v>
       </c>
       <c r="F10" s="40">
         <v>0</v>
       </c>
       <c r="G10" s="40">
         <v>0</v>
       </c>
       <c r="H10" s="40">
         <v>0</v>
       </c>
       <c r="I10" s="40">
         <v>0</v>
       </c>
       <c r="J10" s="64">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="147"/>
+      <c r="A11" s="144"/>
       <c r="B11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="113" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="113">
         <v>0.3</v>
       </c>
       <c r="F11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="I11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="12" customFormat="1" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="147" t="s">
+      <c r="A12" s="144" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="36">
         <v>55</v>
       </c>
       <c r="C12" s="36">
         <v>45</v>
       </c>
       <c r="D12" s="111" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="E12" s="114">
         <v>0.2</v>
       </c>
       <c r="F12" s="43">
         <v>0</v>
       </c>
       <c r="G12" s="43" t="s">
         <v>48</v>
       </c>
       <c r="H12" s="43">
         <v>0</v>
       </c>
       <c r="I12" s="43">
         <v>0</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="147"/>
+      <c r="A13" s="144"/>
       <c r="B13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="113" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="113">
         <v>0.3</v>
       </c>
       <c r="F13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="12" customFormat="1" ht="103.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D14" s="110" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="E14" s="110" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H14" s="17">
         <v>0</v>
       </c>
       <c r="I14" s="17">
         <v>0</v>
       </c>
       <c r="J14" s="33" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="12" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="147" t="s">
+      <c r="A15" s="144" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="36">
         <v>6700</v>
       </c>
       <c r="C15" s="36">
         <v>5900</v>
       </c>
       <c r="D15" s="111">
         <v>6700</v>
       </c>
       <c r="E15" s="111">
         <v>9350</v>
       </c>
       <c r="F15" s="43">
         <v>9250</v>
       </c>
       <c r="G15" s="43">
         <v>9250</v>
       </c>
       <c r="H15" s="43">
         <v>9250</v>
       </c>
       <c r="I15" s="43">
         <v>9250</v>
       </c>
       <c r="J15" s="64">
         <v>6700</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="12" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="147"/>
+      <c r="A16" s="144"/>
       <c r="B16" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="115" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="115">
         <v>13900</v>
       </c>
       <c r="F16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="H16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="12" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="147" t="s">
+      <c r="A17" s="144" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="150" t="s">
-[...11 lines deleted...]
-      <c r="F17" s="158" t="s">
+      <c r="B17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="C17" s="147" t="s">
+        <v>155</v>
+      </c>
+      <c r="D17" s="151" t="s">
+        <v>226</v>
+      </c>
+      <c r="E17" s="151" t="s">
+        <v>235</v>
+      </c>
+      <c r="F17" s="155" t="s">
         <v>74</v>
       </c>
-      <c r="G17" s="158" t="s">
+      <c r="G17" s="155" t="s">
         <v>80</v>
       </c>
-      <c r="H17" s="162" t="s">
-[...5 lines deleted...]
-      <c r="J17" s="156" t="s">
+      <c r="H17" s="159" t="s">
+        <v>170</v>
+      </c>
+      <c r="I17" s="159" t="s">
+        <v>180</v>
+      </c>
+      <c r="J17" s="153" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="12" customFormat="1" ht="97.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="147"/>
-[...8 lines deleted...]
-      <c r="J18" s="156"/>
+      <c r="A18" s="144"/>
+      <c r="B18" s="148"/>
+      <c r="C18" s="148"/>
+      <c r="D18" s="151"/>
+      <c r="E18" s="151"/>
+      <c r="F18" s="156"/>
+      <c r="G18" s="156"/>
+      <c r="H18" s="160"/>
+      <c r="I18" s="160"/>
+      <c r="J18" s="153"/>
     </row>
     <row r="19" spans="1:10" s="12" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="147" t="s">
+      <c r="A19" s="144" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="150" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="150" t="s">
+      <c r="B19" s="147" t="s">
+        <v>156</v>
+      </c>
+      <c r="C19" s="147" t="s">
         <v>92</v>
       </c>
-      <c r="D19" s="154" t="s">
-[...8 lines deleted...]
-      <c r="G19" s="158" t="s">
+      <c r="D19" s="151" t="s">
+        <v>227</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>236</v>
+      </c>
+      <c r="F19" s="155" t="s">
+        <v>210</v>
+      </c>
+      <c r="G19" s="155" t="s">
         <v>82</v>
       </c>
       <c r="H19" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="I19" s="158" t="s">
+      <c r="I19" s="155" t="s">
         <v>78</v>
       </c>
-      <c r="J19" s="156" t="s">
-        <v>200</v>
+      <c r="J19" s="153" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="12" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="147"/>
-[...5 lines deleted...]
-      <c r="G20" s="159"/>
+      <c r="A20" s="144"/>
+      <c r="B20" s="148"/>
+      <c r="C20" s="148"/>
+      <c r="D20" s="151"/>
+      <c r="E20" s="151"/>
+      <c r="F20" s="156"/>
+      <c r="G20" s="156"/>
       <c r="H20" s="94"/>
-      <c r="I20" s="159"/>
-      <c r="J20" s="156"/>
+      <c r="I20" s="156"/>
+      <c r="J20" s="153"/>
     </row>
     <row r="21" spans="1:10" s="12" customFormat="1" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="147" t="s">
+      <c r="A21" s="144" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="152" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="152" t="s">
+      <c r="B21" s="149" t="s">
+        <v>157</v>
+      </c>
+      <c r="C21" s="149" t="s">
         <v>88</v>
       </c>
-      <c r="D21" s="155" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="155" t="s">
+      <c r="D21" s="152" t="s">
+        <v>228</v>
+      </c>
+      <c r="E21" s="152" t="s">
         <v>98</v>
       </c>
-      <c r="F21" s="162" t="s">
+      <c r="F21" s="159" t="s">
         <v>77</v>
       </c>
-      <c r="G21" s="160" t="s">
+      <c r="G21" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="H21" s="160" t="s">
-[...6 lines deleted...]
-        <v>199</v>
+      <c r="H21" s="157" t="s">
+        <v>171</v>
+      </c>
+      <c r="I21" s="157" t="s">
+        <v>181</v>
+      </c>
+      <c r="J21" s="154" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="12" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="147"/>
-[...8 lines deleted...]
-      <c r="J22" s="157"/>
+      <c r="A22" s="144"/>
+      <c r="B22" s="150"/>
+      <c r="C22" s="150"/>
+      <c r="D22" s="152"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="160"/>
+      <c r="G22" s="158"/>
+      <c r="H22" s="158"/>
+      <c r="I22" s="158"/>
+      <c r="J22" s="154"/>
     </row>
     <row r="23" spans="1:10" s="12" customFormat="1" ht="144.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="147" t="s">
+      <c r="A23" s="144" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D23" s="116" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E23" s="116" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="G23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="H23" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="I23" s="29" t="s">
         <v>183</v>
       </c>
-      <c r="I23" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J23" s="35" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="12" customFormat="1" ht="152.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="147"/>
+      <c r="A24" s="144"/>
       <c r="B24" s="18" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>118</v>
       </c>
       <c r="D24" s="116" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E24" s="116" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="29" t="s">
         <v>75</v>
       </c>
       <c r="G24" s="29" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="H24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="I24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="J24" s="35" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="12" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="147"/>
+      <c r="A25" s="144"/>
       <c r="B25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D25" s="116" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E25" s="116" t="s">
         <v>70</v>
       </c>
       <c r="F25" s="17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="G25" s="17" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="J25" s="35" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="12" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="147"/>
+      <c r="A26" s="144"/>
       <c r="B26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>97</v>
       </c>
       <c r="G26" s="17" t="s">
         <v>58</v>
       </c>
       <c r="H26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="I26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="J26" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="12" customFormat="1" ht="72" x14ac:dyDescent="0.3">
-      <c r="A27" s="147"/>
+      <c r="A27" s="144"/>
       <c r="B27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="116" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="E27" s="116" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F27" s="104" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="G27" s="29" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="H27" s="29" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I27" s="29" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="J27" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="12" customFormat="1" ht="95.4" x14ac:dyDescent="0.5">
-      <c r="A28" s="147"/>
+      <c r="A28" s="144"/>
       <c r="B28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="G28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="I28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="J28" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="12" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A29" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="95" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C29" s="95" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D29" s="117" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="E29" s="117" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F29" s="97" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G29" s="97" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="H29" s="97" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I29" s="97" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="J29" s="101" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:10" s="12" customFormat="1" ht="106.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="13"/>
       <c r="B30" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="18"/>
       <c r="D30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="F30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="G30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="H30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="29" t="s">
         <v>47</v>
@@ -27273,185 +27297,185 @@
     <hyperlink ref="G29" r:id="rId9" xr:uid="{A7C4325A-866E-4DF9-B053-DEA642AB93B2}"/>
     <hyperlink ref="D29" r:id="rId10" xr:uid="{680230AD-687C-41F1-B54A-AAEA2B1EAFBE}"/>
     <hyperlink ref="E29" r:id="rId11" xr:uid="{AA9BA769-284D-4976-B1B4-4129CD53A0BD}"/>
     <hyperlink ref="D2" r:id="rId12" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{CC968C6A-4A49-4A5F-BF2A-DA88E00EC255}"/>
   </hyperlinks>
   <printOptions verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="1" bottom="0.5" header="0.3" footer="0.05"/>
   <pageSetup paperSize="5" scale="69" fitToWidth="0" orientation="landscape" r:id="rId13"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;G&amp;C&amp;12Information compiled as a courtesy by the Idaho Department of Insurance.
  The Department of Insurance is not responsible for the accuracy of the information.
 To learn more about all Medicare options, please call SHIBA at 800-247-4422.
 &amp;R&amp;G
 </oddHeader>
     <oddFooter>&amp;L&amp;"-,Bold"&amp;14Call individual plan(s) for more details.</oddFooter>
   </headerFooter>
   <drawing r:id="rId14"/>
   <legacyDrawingHF r:id="rId15"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9286728-421F-4D94-8C3F-6C6291367AAD}">
   <dimension ref="A1:H30"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="71" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="7" customWidth="1"/>
     <col min="3" max="3" width="23.109375" style="7" customWidth="1"/>
     <col min="4" max="5" width="27.33203125" style="39" customWidth="1"/>
     <col min="6" max="6" width="34.5546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="37.88671875" style="7" customWidth="1"/>
     <col min="8" max="8" width="26.5546875" style="51" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="67"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="123" customFormat="1" ht="138.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="122" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="125" t="s">
+      <c r="A1" s="171" t="s">
+        <v>275</v>
+      </c>
+      <c r="B1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="125" t="s">
+      <c r="C1" s="124" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="E1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F1" s="120" t="s">
         <v>43</v>
       </c>
       <c r="G1" s="120" t="s">
         <v>76</v>
       </c>
       <c r="H1" s="121" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A2" s="68" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="D2" s="106" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="107"/>
       <c r="F2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="G2" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H2" s="56" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A3" s="69" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>63</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>64</v>
       </c>
       <c r="D3" s="108" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E3" s="108" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F3" s="42" t="s">
         <v>79</v>
       </c>
       <c r="G3" s="42" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="H3" s="47" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="69"/>
       <c r="B4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="109" t="s">
         <v>95</v>
       </c>
       <c r="E4" s="109" t="s">
         <v>49</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="69"/>
       <c r="B5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D5" s="110" t="s">
         <v>94</v>
       </c>
       <c r="E5" s="110" t="s">
         <v>93</v>
       </c>
       <c r="F5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="G5" s="9" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H5" s="33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="72" x14ac:dyDescent="0.3">
       <c r="A6" s="70"/>
       <c r="B6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="E6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>45</v>
       </c>
@@ -27468,66 +27492,66 @@
       </c>
       <c r="C7" s="36">
         <v>59</v>
       </c>
       <c r="D7" s="111">
         <v>0</v>
       </c>
       <c r="E7" s="111">
         <v>37.6</v>
       </c>
       <c r="F7" s="43">
         <v>0</v>
       </c>
       <c r="G7" s="43">
         <v>0</v>
       </c>
       <c r="H7" s="64">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="36" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D8" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E8" s="110" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F8" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="G8" s="17" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="H8" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="25" t="s">
@@ -27578,115 +27602,115 @@
       </c>
       <c r="E11" s="113">
         <v>0.3</v>
       </c>
       <c r="F11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H11" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="36">
         <v>55</v>
       </c>
       <c r="C12" s="36">
         <v>45</v>
       </c>
       <c r="D12" s="111" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="E12" s="114">
         <v>0.2</v>
       </c>
       <c r="F12" s="43">
         <v>0</v>
       </c>
       <c r="G12" s="43" t="s">
         <v>48</v>
       </c>
       <c r="H12" s="64" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="113" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="113">
         <v>0.3</v>
       </c>
       <c r="F13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="36" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D14" s="110" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="E14" s="110" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H14" s="33" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="36">
         <v>6700</v>
       </c>
       <c r="C15" s="36">
         <v>5900</v>
       </c>
       <c r="D15" s="111">
         <v>6700</v>
       </c>
       <c r="E15" s="111">
         <v>9350</v>
       </c>
       <c r="F15" s="43">
         <v>9250</v>
       </c>
       <c r="G15" s="43">
         <v>9250</v>
       </c>
       <c r="H15" s="64">
@@ -27701,326 +27725,326 @@
         <v>22</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="115" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="115">
         <v>13900</v>
       </c>
       <c r="F16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="H16" s="34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="150" t="s">
-[...11 lines deleted...]
-      <c r="F17" s="158" t="s">
+      <c r="B17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="C17" s="147" t="s">
+        <v>155</v>
+      </c>
+      <c r="D17" s="151" t="s">
+        <v>226</v>
+      </c>
+      <c r="E17" s="151" t="s">
+        <v>235</v>
+      </c>
+      <c r="F17" s="155" t="s">
         <v>74</v>
       </c>
-      <c r="G17" s="158" t="s">
+      <c r="G17" s="155" t="s">
         <v>80</v>
       </c>
-      <c r="H17" s="156" t="s">
+      <c r="H17" s="153" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="1"/>
-      <c r="B18" s="151"/>
-[...5 lines deleted...]
-      <c r="H18" s="156"/>
+      <c r="B18" s="148"/>
+      <c r="C18" s="148"/>
+      <c r="D18" s="151"/>
+      <c r="E18" s="151"/>
+      <c r="F18" s="156"/>
+      <c r="G18" s="156"/>
+      <c r="H18" s="153"/>
     </row>
     <row r="19" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="150" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="150" t="s">
+      <c r="B19" s="147" t="s">
+        <v>147</v>
+      </c>
+      <c r="C19" s="147" t="s">
         <v>92</v>
       </c>
-      <c r="D19" s="154" t="s">
-[...8 lines deleted...]
-      <c r="G19" s="158" t="s">
+      <c r="D19" s="151" t="s">
+        <v>227</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>236</v>
+      </c>
+      <c r="F19" s="155" t="s">
+        <v>210</v>
+      </c>
+      <c r="G19" s="155" t="s">
         <v>82</v>
       </c>
-      <c r="H19" s="156" t="s">
-        <v>200</v>
+      <c r="H19" s="153" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="56.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
-      <c r="B20" s="151"/>
-[...5 lines deleted...]
-      <c r="H20" s="156"/>
+      <c r="B20" s="148"/>
+      <c r="C20" s="148"/>
+      <c r="D20" s="151"/>
+      <c r="E20" s="151"/>
+      <c r="F20" s="156"/>
+      <c r="G20" s="156"/>
+      <c r="H20" s="153"/>
     </row>
     <row r="21" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="152" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="152" t="s">
+      <c r="B21" s="149" t="s">
+        <v>157</v>
+      </c>
+      <c r="C21" s="149" t="s">
         <v>88</v>
       </c>
-      <c r="D21" s="155" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="155" t="s">
+      <c r="D21" s="152" t="s">
+        <v>228</v>
+      </c>
+      <c r="E21" s="152" t="s">
         <v>98</v>
       </c>
-      <c r="F21" s="162" t="s">
+      <c r="F21" s="159" t="s">
         <v>77</v>
       </c>
-      <c r="G21" s="160" t="s">
+      <c r="G21" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="H21" s="157" t="s">
-        <v>199</v>
+      <c r="H21" s="154" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="75.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
-      <c r="B22" s="153"/>
-[...5 lines deleted...]
-      <c r="H22" s="157"/>
+      <c r="B22" s="150"/>
+      <c r="C22" s="150"/>
+      <c r="D22" s="152"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="160"/>
+      <c r="G22" s="158"/>
+      <c r="H22" s="154"/>
     </row>
     <row r="23" spans="1:8" ht="162" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D23" s="116" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E23" s="116" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="G23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="H23" s="35" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="54" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
       <c r="B24" s="18" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>118</v>
       </c>
       <c r="D24" s="116" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E24" s="116" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="29" t="s">
         <v>75</v>
       </c>
       <c r="G24" s="29" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="H24" s="35" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="54" x14ac:dyDescent="0.3">
       <c r="A25" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D25" s="116" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E25" s="116" t="s">
         <v>70</v>
       </c>
       <c r="F25" s="17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="G25" s="17" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H25" s="35" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
       <c r="B26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>97</v>
       </c>
       <c r="G26" s="17" t="s">
         <v>58</v>
       </c>
       <c r="H26" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="63" x14ac:dyDescent="0.3">
       <c r="A27" s="1"/>
       <c r="B27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="116" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="E27" s="116" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F27" s="104" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="G27" s="29" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="H27" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="77.400000000000006" x14ac:dyDescent="0.5">
       <c r="A28" s="1"/>
       <c r="B28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="G28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H28" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A29" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="95" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C29" s="95" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D29" s="117" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="E29" s="117" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F29" s="97" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G29" s="97" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="H29" s="101" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="54" x14ac:dyDescent="0.3">
       <c r="A30" s="1"/>
       <c r="B30" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="18"/>
       <c r="D30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="F30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="G30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="H30" s="35">
         <v>7</v>
       </c>
     </row>
   </sheetData>
@@ -28051,366 +28075,366 @@
     <hyperlink ref="B2" r:id="rId1" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{C6F59244-9C42-49EA-B9B9-87FDBC592677}"/>
     <hyperlink ref="B29" r:id="rId2" xr:uid="{327E0BBF-7FD3-4423-9190-FAA32C79BEC2}"/>
     <hyperlink ref="C29" r:id="rId3" xr:uid="{BA575057-24FC-40E9-BEDA-CB364C252EEB}"/>
     <hyperlink ref="H2" r:id="rId4" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{4313EA5D-8B5F-4A0E-A5B6-FCEFE1F5FA20}"/>
     <hyperlink ref="H29" r:id="rId5" xr:uid="{F1E235BE-2BC5-4949-BD46-901202368D9C}"/>
     <hyperlink ref="D29" r:id="rId6" xr:uid="{F6E48567-5847-455B-8C45-E4696CBFD59E}"/>
     <hyperlink ref="E29" r:id="rId7" xr:uid="{A40F9B99-46C8-4F0E-99BC-D68B8F836648}"/>
     <hyperlink ref="D2" r:id="rId8" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{1172B521-0D1D-481F-9221-B7BC4DAFBE18}"/>
     <hyperlink ref="F29" r:id="rId9" xr:uid="{BA9DE169-D6B4-412B-94EF-0CB1D964DD42}"/>
     <hyperlink ref="G29" r:id="rId10" xr:uid="{9F191E7A-51EB-4DC0-8C4F-728A116AA661}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId11"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5B0855B-7617-4270-B2E2-8A65A3930F40}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="29.5546875" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="61" customWidth="1"/>
     <col min="2" max="2" width="24.5546875" style="39" customWidth="1"/>
     <col min="3" max="3" width="28.6640625" style="7" customWidth="1"/>
     <col min="4" max="4" width="25.6640625" style="7" customWidth="1"/>
     <col min="5" max="5" width="23.109375" style="39" customWidth="1"/>
     <col min="6" max="6" width="23.109375" style="7" customWidth="1"/>
     <col min="7" max="8" width="27.33203125" style="39" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" style="7" customWidth="1"/>
     <col min="10" max="10" width="37.88671875" style="7" customWidth="1"/>
     <col min="11" max="12" width="22" style="39" customWidth="1"/>
     <col min="13" max="13" width="21.44140625" style="51" customWidth="1"/>
     <col min="14" max="14" width="21.5546875" style="51" customWidth="1"/>
     <col min="15" max="15" width="24.44140625" style="51" customWidth="1"/>
     <col min="16" max="16" width="23.6640625" style="51" customWidth="1"/>
     <col min="17" max="17" width="26.5546875" style="51" customWidth="1"/>
     <col min="18" max="16384" width="29.5546875" style="61"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="128" customFormat="1" ht="151.19999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>50</v>
+    <row r="1" spans="1:21" s="126" customFormat="1" ht="151.19999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="14" t="s">
+        <v>267</v>
       </c>
       <c r="B1" s="118" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="C1" s="142" t="s">
+        <v>138</v>
+      </c>
+      <c r="C1" s="139" t="s">
         <v>30</v>
       </c>
-      <c r="D1" s="125" t="s">
+      <c r="D1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="E1" s="125" t="s">
+      <c r="E1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="F1" s="125" t="s">
+      <c r="F1" s="124" t="s">
         <v>15</v>
       </c>
       <c r="G1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="I1" s="120" t="s">
         <v>43</v>
       </c>
       <c r="J1" s="120" t="s">
         <v>76</v>
       </c>
       <c r="K1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="L1" s="120" t="s">
         <v>15</v>
       </c>
-      <c r="M1" s="131" t="s">
-[...9 lines deleted...]
-        <v>255</v>
+      <c r="M1" s="129" t="s">
+        <v>245</v>
+      </c>
+      <c r="N1" s="129" t="s">
+        <v>246</v>
+      </c>
+      <c r="O1" s="140" t="s">
+        <v>247</v>
+      </c>
+      <c r="P1" s="141" t="s">
+        <v>248</v>
       </c>
       <c r="Q1" s="121" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:21" s="63" customFormat="1" ht="159.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="145" t="s">
-        <v>271</v>
+      <c r="B2" s="142" t="s">
+        <v>263</v>
       </c>
       <c r="C2" s="31" t="s">
         <v>110</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="F2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="G2" s="106" t="s">
         <v>57</v>
       </c>
       <c r="H2" s="107"/>
       <c r="I2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="J2" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="K2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="L2" s="17" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="M2" s="52"/>
       <c r="N2" s="52"/>
       <c r="O2" s="82" t="s">
         <v>29</v>
       </c>
       <c r="P2" s="54" t="s">
         <v>57</v>
       </c>
       <c r="Q2" s="56" t="s">
         <v>57</v>
       </c>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
     </row>
     <row r="3" spans="1:21" s="39" customFormat="1" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="45" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="46" t="s">
         <v>63</v>
       </c>
       <c r="E3" s="46" t="s">
         <v>66</v>
       </c>
       <c r="F3" s="46" t="s">
         <v>64</v>
       </c>
       <c r="G3" s="108" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="H3" s="108" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="I3" s="42" t="s">
         <v>79</v>
       </c>
       <c r="J3" s="42" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="K3" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="L3" s="42" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="O3" s="83" t="s">
         <v>114</v>
       </c>
       <c r="P3" s="57" t="s">
         <v>18</v>
       </c>
       <c r="Q3" s="47" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="22"/>
       <c r="B4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="109" t="s">
         <v>95</v>
       </c>
       <c r="H4" s="109" t="s">
         <v>49</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="J4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="K4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="L4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="84" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q4" s="32" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:21" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22"/>
       <c r="B5" s="5" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="C5" s="134" t="s">
+        <v>186</v>
+      </c>
+      <c r="C5" s="132" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G5" s="110" t="s">
         <v>94</v>
       </c>
       <c r="H5" s="110" t="s">
         <v>93</v>
       </c>
       <c r="I5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="J5" s="9" t="s">
         <v>143</v>
       </c>
-      <c r="J5" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K5" s="9" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="L5" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="N5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="O5" s="86" t="s">
         <v>109</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q5" s="33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:21" ht="84" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="23"/>
       <c r="B6" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="H6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="L6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O6" s="84" t="s">
         <v>115</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>115</v>
       </c>
       <c r="Q6" s="33" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:21" s="39" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="36">
         <v>153</v>
       </c>
       <c r="C7" s="36">
@@ -28442,81 +28466,81 @@
       </c>
       <c r="L7" s="43">
         <v>0</v>
       </c>
       <c r="M7" s="3">
         <v>0</v>
       </c>
       <c r="N7" s="58">
         <v>34</v>
       </c>
       <c r="O7" s="85">
         <v>0</v>
       </c>
       <c r="P7" s="55">
         <v>15</v>
       </c>
       <c r="Q7" s="64">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:21" ht="36" x14ac:dyDescent="0.3">
       <c r="A8" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="36" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C8" s="36" t="s">
         <v>84</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G8" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H8" s="110" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="I8" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="J8" s="17" t="s">
         <v>214</v>
       </c>
-      <c r="J8" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K8" s="17" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="L8" s="17" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="M8" s="59" t="s">
         <v>104</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>103</v>
       </c>
       <c r="O8" s="86" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Q8" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="39" customFormat="1" ht="36" x14ac:dyDescent="0.3">
       <c r="A9" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="24" t="s">
@@ -28654,202 +28678,202 @@
       </c>
       <c r="L11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="M11" s="58">
         <v>45</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="O11" s="89">
         <v>0.35</v>
       </c>
       <c r="P11" s="53">
         <v>45</v>
       </c>
       <c r="Q11" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:21" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="36" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C12" s="36">
         <v>25</v>
       </c>
       <c r="D12" s="36">
         <v>55</v>
       </c>
       <c r="E12" s="36">
         <v>55</v>
       </c>
       <c r="F12" s="36">
         <v>45</v>
       </c>
       <c r="G12" s="111" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H12" s="114">
         <v>0.2</v>
       </c>
       <c r="I12" s="43">
         <v>0</v>
       </c>
       <c r="J12" s="43" t="s">
         <v>48</v>
       </c>
       <c r="K12" s="43">
         <v>0</v>
       </c>
       <c r="L12" s="43">
         <v>0</v>
       </c>
       <c r="M12" s="58" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="N12" s="58">
         <v>25</v>
       </c>
       <c r="O12" s="85">
         <v>20</v>
       </c>
       <c r="P12" s="55">
         <v>0</v>
       </c>
       <c r="Q12" s="64" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="37">
         <v>45</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="48">
         <v>80</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="113" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="113">
         <v>0.3</v>
       </c>
       <c r="I13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="L13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="58" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="O13" s="89">
         <v>0.35</v>
       </c>
       <c r="P13" s="53">
         <v>45</v>
       </c>
       <c r="Q13" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:21" ht="111" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G14" s="110" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H14" s="110" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="I14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="J14" s="9" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="K14" s="17">
         <v>0</v>
       </c>
       <c r="L14" s="17">
         <v>0</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="N14" s="3" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="O14" s="86" t="s">
         <v>31</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="Q14" s="33" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="38">
         <v>5900</v>
       </c>
       <c r="C15" s="36">
         <v>6600</v>
       </c>
       <c r="D15" s="36">
         <v>6700</v>
       </c>
       <c r="E15" s="36">
         <v>7900</v>
       </c>
       <c r="F15" s="36">
         <v>5900</v>
       </c>
       <c r="G15" s="111">
         <v>6700</v>
       </c>
       <c r="H15" s="111">
@@ -28869,710 +28893,710 @@
       </c>
       <c r="M15" s="58">
         <v>5200</v>
       </c>
       <c r="N15" s="58">
         <v>3000</v>
       </c>
       <c r="O15" s="85">
         <v>6500</v>
       </c>
       <c r="P15" s="55">
         <v>4950</v>
       </c>
       <c r="Q15" s="64">
         <v>6700</v>
       </c>
     </row>
     <row r="16" spans="1:21" ht="50.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="19" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D16" s="24" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="37">
         <v>13900</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="115" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="115">
         <v>13900</v>
       </c>
       <c r="I16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="L16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="M16" s="27">
         <v>7000</v>
       </c>
       <c r="N16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="O16" s="90" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="P16" s="53" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="Q16" s="34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="135.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="152" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="167" t="s">
+      <c r="B17" s="149" t="s">
+        <v>188</v>
+      </c>
+      <c r="C17" s="164" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="150" t="s">
-[...14 lines deleted...]
-      <c r="I17" s="158" t="s">
+      <c r="D17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="E17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="F17" s="147" t="s">
+        <v>155</v>
+      </c>
+      <c r="G17" s="151" t="s">
+        <v>226</v>
+      </c>
+      <c r="H17" s="151" t="s">
+        <v>235</v>
+      </c>
+      <c r="I17" s="155" t="s">
         <v>74</v>
       </c>
-      <c r="J17" s="158" t="s">
+      <c r="J17" s="155" t="s">
         <v>80</v>
       </c>
-      <c r="K17" s="162" t="s">
-[...11 lines deleted...]
-      <c r="O17" s="165" t="s">
+      <c r="K17" s="159" t="s">
+        <v>170</v>
+      </c>
+      <c r="L17" s="159" t="s">
+        <v>180</v>
+      </c>
+      <c r="M17" s="161" t="s">
+        <v>133</v>
+      </c>
+      <c r="N17" s="161" t="s">
+        <v>136</v>
+      </c>
+      <c r="O17" s="162" t="s">
         <v>111</v>
       </c>
-      <c r="P17" s="166" t="s">
-[...2 lines deleted...]
-      <c r="Q17" s="156" t="s">
+      <c r="P17" s="163" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q17" s="153" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:17" s="65" customFormat="1" ht="186.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="19"/>
-      <c r="B18" s="153"/>
-[...14 lines deleted...]
-      <c r="Q18" s="156"/>
+      <c r="B18" s="150"/>
+      <c r="C18" s="164"/>
+      <c r="D18" s="148"/>
+      <c r="E18" s="148"/>
+      <c r="F18" s="148"/>
+      <c r="G18" s="151"/>
+      <c r="H18" s="151"/>
+      <c r="I18" s="156"/>
+      <c r="J18" s="156"/>
+      <c r="K18" s="160"/>
+      <c r="L18" s="160"/>
+      <c r="M18" s="161"/>
+      <c r="N18" s="161"/>
+      <c r="O18" s="162"/>
+      <c r="P18" s="163"/>
+      <c r="Q18" s="153"/>
     </row>
     <row r="19" spans="1:17" ht="94.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="168" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="167" t="s">
+      <c r="B19" s="165" t="s">
+        <v>189</v>
+      </c>
+      <c r="C19" s="164" t="s">
         <v>83</v>
       </c>
-      <c r="D19" s="150" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="150" t="s">
+      <c r="D19" s="147" t="s">
+        <v>156</v>
+      </c>
+      <c r="E19" s="147" t="s">
+        <v>162</v>
+      </c>
+      <c r="F19" s="147" t="s">
         <v>92</v>
       </c>
-      <c r="G19" s="154" t="s">
-[...8 lines deleted...]
-      <c r="J19" s="158" t="s">
+      <c r="G19" s="151" t="s">
+        <v>227</v>
+      </c>
+      <c r="H19" s="151" t="s">
+        <v>236</v>
+      </c>
+      <c r="I19" s="155" t="s">
+        <v>210</v>
+      </c>
+      <c r="J19" s="155" t="s">
         <v>82</v>
       </c>
       <c r="K19" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="L19" s="158" t="s">
+      <c r="L19" s="155" t="s">
         <v>78</v>
       </c>
-      <c r="M19" s="171" t="s">
+      <c r="M19" s="168" t="s">
         <v>52</v>
       </c>
-      <c r="N19" s="171" t="s">
+      <c r="N19" s="168" t="s">
         <v>27</v>
       </c>
-      <c r="O19" s="165" t="s">
-[...6 lines deleted...]
-        <v>200</v>
+      <c r="O19" s="162" t="s">
+        <v>120</v>
+      </c>
+      <c r="P19" s="163" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q19" s="153" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="19"/>
-      <c r="B20" s="169"/>
-[...7 lines deleted...]
-      <c r="J20" s="159"/>
+      <c r="B20" s="166"/>
+      <c r="C20" s="164"/>
+      <c r="D20" s="148"/>
+      <c r="E20" s="148"/>
+      <c r="F20" s="148"/>
+      <c r="G20" s="151"/>
+      <c r="H20" s="151"/>
+      <c r="I20" s="156"/>
+      <c r="J20" s="156"/>
       <c r="K20" s="94"/>
-      <c r="L20" s="159"/>
-[...4 lines deleted...]
-      <c r="Q20" s="156"/>
+      <c r="L20" s="156"/>
+      <c r="M20" s="161"/>
+      <c r="N20" s="161"/>
+      <c r="O20" s="162"/>
+      <c r="P20" s="163"/>
+      <c r="Q20" s="153"/>
     </row>
     <row r="21" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="167" t="s">
-[...11 lines deleted...]
-      <c r="F21" s="152" t="s">
+      <c r="B21" s="164" t="s">
+        <v>190</v>
+      </c>
+      <c r="C21" s="167" t="s">
+        <v>130</v>
+      </c>
+      <c r="D21" s="149" t="s">
+        <v>157</v>
+      </c>
+      <c r="E21" s="167" t="s">
+        <v>161</v>
+      </c>
+      <c r="F21" s="149" t="s">
         <v>88</v>
       </c>
-      <c r="G21" s="155" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="155" t="s">
+      <c r="G21" s="152" t="s">
+        <v>228</v>
+      </c>
+      <c r="H21" s="152" t="s">
         <v>98</v>
       </c>
-      <c r="I21" s="162" t="s">
+      <c r="I21" s="159" t="s">
         <v>77</v>
       </c>
-      <c r="J21" s="160" t="s">
+      <c r="J21" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="K21" s="160" t="s">
-[...5 lines deleted...]
-      <c r="M21" s="171" t="s">
+      <c r="K21" s="157" t="s">
+        <v>171</v>
+      </c>
+      <c r="L21" s="157" t="s">
+        <v>181</v>
+      </c>
+      <c r="M21" s="168" t="s">
         <v>100</v>
       </c>
-      <c r="N21" s="171" t="s">
+      <c r="N21" s="168" t="s">
         <v>105</v>
       </c>
-      <c r="O21" s="172" t="s">
-[...6 lines deleted...]
-        <v>199</v>
+      <c r="O21" s="169" t="s">
+        <v>249</v>
+      </c>
+      <c r="P21" s="161" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q21" s="154" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="129" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19"/>
-      <c r="B22" s="167"/>
-[...14 lines deleted...]
-      <c r="Q22" s="157"/>
+      <c r="B22" s="164"/>
+      <c r="C22" s="167"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="167"/>
+      <c r="F22" s="150"/>
+      <c r="G22" s="152"/>
+      <c r="H22" s="152"/>
+      <c r="I22" s="160"/>
+      <c r="J22" s="158"/>
+      <c r="K22" s="158"/>
+      <c r="L22" s="158"/>
+      <c r="M22" s="168"/>
+      <c r="N22" s="161"/>
+      <c r="O22" s="169"/>
+      <c r="P22" s="161"/>
+      <c r="Q22" s="154"/>
     </row>
     <row r="23" spans="1:17" ht="79.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E23" s="18" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="G23" s="116" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="H23" s="116" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="I23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="K23" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="L23" s="29" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O23" s="91" t="s">
         <v>86</v>
       </c>
       <c r="P23" s="60" t="s">
         <v>61</v>
       </c>
       <c r="Q23" s="35" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="152.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="19"/>
       <c r="B24" s="18" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C24" s="18" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E24" s="18" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F24" s="18" t="s">
         <v>118</v>
       </c>
       <c r="G24" s="116" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H24" s="116" t="s">
         <v>69</v>
       </c>
       <c r="I24" s="29" t="s">
         <v>75</v>
       </c>
       <c r="J24" s="29" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="K24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="L24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="M24" s="80" t="s">
         <v>54</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="O24" s="91" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="P24" s="30" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="Q24" s="35" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="144" x14ac:dyDescent="0.3">
       <c r="A25" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>59</v>
       </c>
       <c r="D25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E25" s="18" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G25" s="116" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="H25" s="116" t="s">
         <v>70</v>
       </c>
       <c r="I25" s="17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="J25" s="17" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="K25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="L25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="M25" s="80" t="s">
         <v>51</v>
       </c>
       <c r="N25" s="80" t="s">
         <v>101</v>
       </c>
       <c r="O25" s="91" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="P25" s="30" t="s">
         <v>60</v>
       </c>
       <c r="Q25" s="35" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="36" x14ac:dyDescent="0.3">
       <c r="A26" s="19"/>
       <c r="B26" s="18" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="G26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="H26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="I26" s="17" t="s">
         <v>97</v>
       </c>
       <c r="J26" s="17" t="s">
         <v>58</v>
       </c>
       <c r="K26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="L26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="M26" s="80" t="s">
         <v>99</v>
       </c>
       <c r="N26" s="80" t="s">
         <v>102</v>
       </c>
       <c r="O26" s="86" t="s">
         <v>113</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>113</v>
       </c>
       <c r="Q26" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="72" x14ac:dyDescent="0.3">
       <c r="A27" s="19"/>
-      <c r="B27" s="139" t="s">
-        <v>267</v>
+      <c r="B27" s="137" t="s">
+        <v>259</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>87</v>
       </c>
       <c r="D27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="116" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H27" s="116" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="I27" s="104" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="J27" s="29" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="K27" s="29" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="L27" s="29" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="M27" s="4"/>
       <c r="N27" s="30"/>
       <c r="O27" s="91"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="95.4" x14ac:dyDescent="0.5">
       <c r="A28" s="19"/>
       <c r="B28" s="99" t="s">
         <v>53</v>
       </c>
-      <c r="C28" s="135" t="s">
-        <v>260</v>
+      <c r="C28" s="133" t="s">
+        <v>252</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="50" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="G28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="H28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="I28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="K28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="L28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="M28" s="80" t="s">
         <v>108</v>
       </c>
       <c r="N28" s="79" t="s">
         <v>107</v>
       </c>
       <c r="O28" s="92" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="P28" s="79" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="Q28" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="138" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="98" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>262</v>
+      </c>
+      <c r="C29" s="134" t="s">
+        <v>257</v>
       </c>
       <c r="D29" s="95" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E29" s="95" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F29" s="95" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="G29" s="117" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="H29" s="117" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="I29" s="97" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="J29" s="97" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="K29" s="97" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="L29" s="97" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="M29" s="81" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="N29" s="78" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>119</v>
+      </c>
+      <c r="O29" s="130" t="s">
+        <v>250</v>
       </c>
       <c r="P29" s="101" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="Q29" s="101" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="203.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="19"/>
-      <c r="B30" s="140" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="B30" s="138" t="s">
+        <v>195</v>
+      </c>
+      <c r="C30" s="135" t="s">
+        <v>258</v>
       </c>
       <c r="D30" s="18" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="18" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="18"/>
       <c r="G30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="H30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="J30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="K30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="L30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="O30" s="91" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="P30" s="30" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="Q30" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.3">
       <c r="B31" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="47">
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="L19:L20"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
@@ -29625,262 +29649,262 @@
     <hyperlink ref="Q29" r:id="rId13" xr:uid="{617ADFAB-58A3-4DE3-B149-42F539D397EA}"/>
     <hyperlink ref="K29" r:id="rId14" xr:uid="{56C9FA68-92D3-4F65-86B1-03B8EA95FD29}"/>
     <hyperlink ref="L29" r:id="rId15" xr:uid="{F682289A-FCB0-43B4-9AED-E3464B230B6E}"/>
     <hyperlink ref="G29" r:id="rId16" xr:uid="{41910E0C-00E4-45EF-8A3C-4D041CD9D936}"/>
     <hyperlink ref="H29" r:id="rId17" xr:uid="{5B7C6DB6-CA37-47E4-AC72-13BF5592FB72}"/>
     <hyperlink ref="G2" r:id="rId18" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{0BC39122-5546-4176-9D2C-BB0804E398BE}"/>
     <hyperlink ref="I29" r:id="rId19" xr:uid="{315B1FFA-C1DF-4A34-90D9-E8CE6169DB5D}"/>
     <hyperlink ref="J29" r:id="rId20" xr:uid="{DA38520E-9A66-4419-86F3-16A315816B2E}"/>
     <hyperlink ref="P29" r:id="rId21" xr:uid="{17085238-1848-43AA-BC09-D5EC627DB9A1}"/>
     <hyperlink ref="C29" r:id="rId22" xr:uid="{A3568D6B-9F4C-4B80-9981-C5B375CCDB43}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="28" orientation="landscape" r:id="rId23"/>
   <drawing r:id="rId24"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F649454F-0052-4AFF-8DDC-2AFB1B251C23}">
   <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="I1" sqref="I1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="K1" sqref="K1"/>
+      <selection pane="bottomRight" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="29.5546875" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="61" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="7" customWidth="1"/>
     <col min="3" max="3" width="23.109375" style="39" customWidth="1"/>
     <col min="4" max="4" width="23.109375" style="7" customWidth="1"/>
     <col min="5" max="6" width="27.33203125" style="39" customWidth="1"/>
     <col min="7" max="8" width="22" style="39" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" style="7" customWidth="1"/>
     <col min="10" max="10" width="37.88671875" style="7" customWidth="1"/>
     <col min="11" max="11" width="26.5546875" style="51" customWidth="1"/>
     <col min="14" max="16384" width="29.5546875" style="61"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="128" customFormat="1" ht="135.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:15" s="126" customFormat="1" ht="135.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="122" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="B1" s="125" t="s">
+        <v>268</v>
+      </c>
+      <c r="B1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="125" t="s">
+      <c r="C1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="D1" s="125" t="s">
+      <c r="D1" s="124" t="s">
         <v>15</v>
       </c>
       <c r="E1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="G1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="H1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="120" t="s">
         <v>43</v>
       </c>
       <c r="J1" s="120" t="s">
         <v>76</v>
       </c>
       <c r="K1" s="121" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-      <c r="M1" s="127"/>
+        <v>242</v>
+      </c>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
     </row>
     <row r="2" spans="1:15" s="63" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="62" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="106" t="s">
         <v>57</v>
       </c>
       <c r="F2" s="107"/>
       <c r="G2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="H2" s="17" t="s">
+        <v>205</v>
+      </c>
+      <c r="I2" s="17" t="s">
         <v>206</v>
       </c>
-      <c r="I2" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J2" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="K2" s="56" t="s">
         <v>57</v>
       </c>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
     </row>
     <row r="3" spans="1:15" s="39" customFormat="1" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>63</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>66</v>
       </c>
       <c r="D3" s="46" t="s">
         <v>64</v>
       </c>
       <c r="E3" s="108" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F3" s="108" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="G3" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H3" s="42" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I3" s="42" t="s">
         <v>79</v>
       </c>
       <c r="J3" s="42" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="K3" s="47" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="22"/>
       <c r="B4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="109" t="s">
         <v>95</v>
       </c>
       <c r="F4" s="109" t="s">
         <v>49</v>
       </c>
       <c r="G4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="H4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="J4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="K4" s="32" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22"/>
       <c r="B5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E5" s="110" t="s">
         <v>94</v>
       </c>
       <c r="F5" s="110" t="s">
         <v>93</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="H5" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="I5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="J5" s="9" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="K5" s="33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="84" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="23"/>
       <c r="B6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="F6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="G6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="H6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="33" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:15" s="39" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="36">
         <v>0</v>
       </c>
       <c r="C7" s="36">
         <v>29</v>
       </c>
       <c r="D7" s="36">
         <v>59</v>
       </c>
       <c r="E7" s="111">
@@ -29888,75 +29912,75 @@
       </c>
       <c r="F7" s="111">
         <v>37.6</v>
       </c>
       <c r="G7" s="43">
         <v>0</v>
       </c>
       <c r="H7" s="43">
         <v>0</v>
       </c>
       <c r="I7" s="43">
         <v>0</v>
       </c>
       <c r="J7" s="43">
         <v>0</v>
       </c>
       <c r="K7" s="64">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="36" x14ac:dyDescent="0.3">
       <c r="A8" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E8" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F8" s="110" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G8" s="17" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="H8" s="17" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="I8" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="J8" s="17" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="K8" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:15" s="39" customFormat="1" ht="36" x14ac:dyDescent="0.3">
       <c r="A9" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="25" t="s">
@@ -30037,139 +30061,139 @@
       </c>
       <c r="I11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="36">
         <v>55</v>
       </c>
       <c r="C12" s="36">
         <v>55</v>
       </c>
       <c r="D12" s="36">
         <v>45</v>
       </c>
       <c r="E12" s="111" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F12" s="114">
         <v>0.2</v>
       </c>
       <c r="G12" s="43">
         <v>0</v>
       </c>
       <c r="H12" s="43">
         <v>0</v>
       </c>
       <c r="I12" s="43">
         <v>0</v>
       </c>
       <c r="J12" s="43" t="s">
         <v>48</v>
       </c>
       <c r="K12" s="64" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="48">
         <v>80</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="113" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="113">
         <v>0.3</v>
       </c>
       <c r="G13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="111" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E14" s="110" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F14" s="110" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G14" s="17">
         <v>0</v>
       </c>
       <c r="H14" s="17">
         <v>0</v>
       </c>
       <c r="I14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="J14" s="9" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="K14" s="33" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="36">
         <v>6700</v>
       </c>
       <c r="C15" s="36">
         <v>7900</v>
       </c>
       <c r="D15" s="36">
         <v>5900</v>
       </c>
       <c r="E15" s="111">
         <v>6700</v>
       </c>
       <c r="F15" s="111">
         <v>9350</v>
       </c>
       <c r="G15" s="43">
         <v>9250</v>
       </c>
       <c r="H15" s="43">
@@ -30202,425 +30226,425 @@
         <v>22</v>
       </c>
       <c r="F16" s="115">
         <v>13900</v>
       </c>
       <c r="G16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="H16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="135.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="150" t="s">
-[...20 lines deleted...]
-      <c r="I17" s="158" t="s">
+      <c r="B17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="C17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="D17" s="147" t="s">
+        <v>155</v>
+      </c>
+      <c r="E17" s="151" t="s">
+        <v>226</v>
+      </c>
+      <c r="F17" s="151" t="s">
+        <v>235</v>
+      </c>
+      <c r="G17" s="159" t="s">
+        <v>170</v>
+      </c>
+      <c r="H17" s="159" t="s">
+        <v>180</v>
+      </c>
+      <c r="I17" s="155" t="s">
         <v>74</v>
       </c>
-      <c r="J17" s="158" t="s">
+      <c r="J17" s="155" t="s">
         <v>80</v>
       </c>
-      <c r="K17" s="156" t="s">
+      <c r="K17" s="153" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:11" s="65" customFormat="1" ht="186.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="19"/>
-      <c r="B18" s="151"/>
-[...8 lines deleted...]
-      <c r="K18" s="156"/>
+      <c r="B18" s="148"/>
+      <c r="C18" s="148"/>
+      <c r="D18" s="148"/>
+      <c r="E18" s="151"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="160"/>
+      <c r="H18" s="160"/>
+      <c r="I18" s="156"/>
+      <c r="J18" s="156"/>
+      <c r="K18" s="153"/>
     </row>
     <row r="19" spans="1:11" ht="94.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="150" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="150" t="s">
+      <c r="B19" s="147" t="s">
+        <v>156</v>
+      </c>
+      <c r="C19" s="147" t="s">
+        <v>162</v>
+      </c>
+      <c r="D19" s="147" t="s">
         <v>92</v>
       </c>
-      <c r="E19" s="154" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="E19" s="151" t="s">
+        <v>227</v>
+      </c>
+      <c r="F19" s="151" t="s">
+        <v>236</v>
       </c>
       <c r="G19" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="H19" s="158" t="s">
+      <c r="H19" s="155" t="s">
         <v>78</v>
       </c>
-      <c r="I19" s="158" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="158" t="s">
+      <c r="I19" s="155" t="s">
+        <v>210</v>
+      </c>
+      <c r="J19" s="155" t="s">
         <v>82</v>
       </c>
-      <c r="K19" s="156" t="s">
-        <v>200</v>
+      <c r="K19" s="153" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="96" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="19"/>
-      <c r="B20" s="151"/>
-[...3 lines deleted...]
-      <c r="F20" s="154"/>
+      <c r="B20" s="148"/>
+      <c r="C20" s="148"/>
+      <c r="D20" s="148"/>
+      <c r="E20" s="151"/>
+      <c r="F20" s="151"/>
       <c r="G20" s="94"/>
-      <c r="H20" s="159"/>
-[...2 lines deleted...]
-      <c r="K20" s="156"/>
+      <c r="H20" s="156"/>
+      <c r="I20" s="156"/>
+      <c r="J20" s="156"/>
+      <c r="K20" s="153"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="152" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="152" t="s">
+      <c r="B21" s="149" t="s">
+        <v>157</v>
+      </c>
+      <c r="C21" s="149" t="s">
+        <v>161</v>
+      </c>
+      <c r="D21" s="149" t="s">
         <v>88</v>
       </c>
-      <c r="E21" s="155" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="155" t="s">
+      <c r="E21" s="152" t="s">
+        <v>228</v>
+      </c>
+      <c r="F21" s="152" t="s">
         <v>98</v>
       </c>
-      <c r="G21" s="160" t="s">
-[...5 lines deleted...]
-      <c r="I21" s="162" t="s">
+      <c r="G21" s="157" t="s">
+        <v>171</v>
+      </c>
+      <c r="H21" s="157" t="s">
+        <v>181</v>
+      </c>
+      <c r="I21" s="159" t="s">
         <v>77</v>
       </c>
-      <c r="J21" s="160" t="s">
+      <c r="J21" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="K21" s="157" t="s">
-        <v>199</v>
+      <c r="K21" s="154" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="129" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19"/>
-      <c r="B22" s="153"/>
-[...8 lines deleted...]
-      <c r="K22" s="157"/>
+      <c r="B22" s="150"/>
+      <c r="C22" s="150"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="152"/>
+      <c r="G22" s="158"/>
+      <c r="H22" s="158"/>
+      <c r="I22" s="160"/>
+      <c r="J22" s="158"/>
+      <c r="K22" s="154"/>
     </row>
     <row r="23" spans="1:11" ht="79.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E23" s="116" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F23" s="116" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="G23" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="H23" s="29" t="s">
         <v>183</v>
       </c>
-      <c r="H23" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="K23" s="35" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="152.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="19"/>
       <c r="B24" s="18" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C24" s="18" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>118</v>
       </c>
       <c r="E24" s="116" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F24" s="116" t="s">
         <v>69</v>
       </c>
       <c r="G24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="H24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="I24" s="29" t="s">
         <v>75</v>
       </c>
       <c r="J24" s="29" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="K24" s="35" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="54" x14ac:dyDescent="0.3">
       <c r="A25" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C25" s="18" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E25" s="116" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F25" s="116" t="s">
         <v>70</v>
       </c>
       <c r="G25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="H25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I25" s="17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="J25" s="17" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="K25" s="35" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="19"/>
       <c r="B26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="G26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="H26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="I26" s="17" t="s">
         <v>97</v>
       </c>
       <c r="J26" s="17" t="s">
         <v>58</v>
       </c>
       <c r="K26" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="72" x14ac:dyDescent="0.3">
       <c r="A27" s="19"/>
       <c r="B27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="116" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F27" s="116" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="G27" s="29" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H27" s="29" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="I27" s="104" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="J27" s="29" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="K27" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="95.4" x14ac:dyDescent="0.5">
       <c r="A28" s="19"/>
       <c r="B28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="50" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="G28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="I28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="K28" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="138" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="95" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C29" s="95" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D29" s="95" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E29" s="117" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F29" s="117" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G29" s="97" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="H29" s="97" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="I29" s="97" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="J29" s="97" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="K29" s="101" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="203.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="19"/>
       <c r="B30" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="18"/>
       <c r="E30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="F30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="G30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="H30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="29" t="s">
         <v>47</v>
@@ -30670,360 +30694,360 @@
     <hyperlink ref="B29" r:id="rId3" xr:uid="{DE3A3028-BEA3-4D8F-B272-0023A4F0F50B}"/>
     <hyperlink ref="B2" r:id="rId4" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{A31C6FCD-B87A-4CCC-92DB-86866D367497}"/>
     <hyperlink ref="K2" r:id="rId5" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{F33E7FDA-9D2F-4146-8B45-4A94D970D8C5}"/>
     <hyperlink ref="K29" r:id="rId6" xr:uid="{C7FE5A24-E2AD-4DCF-86D2-F739413A45CF}"/>
     <hyperlink ref="G29" r:id="rId7" xr:uid="{E00FC913-6581-41AC-83EF-4345EE65A0A0}"/>
     <hyperlink ref="H29" r:id="rId8" xr:uid="{DB5A2ADE-94EC-4903-8878-0DCFEB8720CF}"/>
     <hyperlink ref="E29" r:id="rId9" xr:uid="{4AF3C8D4-97FB-4321-A587-E38D17721DE3}"/>
     <hyperlink ref="F29" r:id="rId10" xr:uid="{86EA5280-D17F-4F30-8F0B-063B847AE0E2}"/>
     <hyperlink ref="E2" r:id="rId11" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{958DDCFF-C3E8-4FE5-A9EC-B284A626F35D}"/>
     <hyperlink ref="I29" r:id="rId12" xr:uid="{CA143CB8-1FB3-4040-829C-AFB51AB3C295}"/>
     <hyperlink ref="J29" r:id="rId13" xr:uid="{A542AF99-A67D-4937-9F88-278826740368}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId14"/>
   <headerFooter>
     <oddHeader>&amp;CTHIS DOCUMENT IS FOR IINTERNAL REFERENCE MATERIAL ONLY- YOU ARE NOT AUTHORIZED TO COPY, EMAIL, PRING OR SHARE WITH ANYONE</oddHeader>
   </headerFooter>
   <drawing r:id="rId15"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D28DE81F-1ACB-41ED-ACA4-25CD6B8AA716}">
   <dimension ref="A1:S31"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView topLeftCell="A2" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B3" sqref="B3"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="29.5546875" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="61" customWidth="1"/>
     <col min="2" max="2" width="24.5546875" style="39" customWidth="1"/>
     <col min="3" max="3" width="28.6640625" style="7" customWidth="1"/>
     <col min="4" max="4" width="25.6640625" style="7" customWidth="1"/>
     <col min="5" max="5" width="23.109375" style="39" customWidth="1"/>
     <col min="6" max="6" width="23.109375" style="7" customWidth="1"/>
     <col min="7" max="8" width="27.33203125" style="39" customWidth="1"/>
     <col min="9" max="10" width="22" style="39" customWidth="1"/>
     <col min="11" max="11" width="34.5546875" style="7" customWidth="1"/>
     <col min="12" max="12" width="37.88671875" style="7" customWidth="1"/>
     <col min="13" max="13" width="21.44140625" style="51" customWidth="1"/>
     <col min="14" max="14" width="21.5546875" style="51" customWidth="1"/>
     <col min="15" max="15" width="24.44140625" style="51" customWidth="1"/>
     <col min="16" max="16" width="23.6640625" style="51" customWidth="1"/>
     <col min="17" max="17" width="26.5546875" style="51" customWidth="1"/>
     <col min="18" max="16384" width="29.5546875" style="61"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="128" customFormat="1" ht="135.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:19" s="126" customFormat="1" ht="135.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="122" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="B1" s="118" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="C1" s="138" t="s">
+        <v>138</v>
+      </c>
+      <c r="C1" s="136" t="s">
         <v>30</v>
       </c>
-      <c r="D1" s="125" t="s">
+      <c r="D1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="E1" s="125" t="s">
+      <c r="E1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="F1" s="125" t="s">
+      <c r="F1" s="124" t="s">
         <v>15</v>
       </c>
       <c r="G1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="I1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="J1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="K1" s="120" t="s">
         <v>43</v>
       </c>
       <c r="L1" s="120" t="s">
         <v>76</v>
       </c>
-      <c r="M1" s="131" t="s">
-[...3 lines deleted...]
-        <v>252</v>
+      <c r="M1" s="129" t="s">
+        <v>245</v>
+      </c>
+      <c r="N1" s="129" t="s">
+        <v>246</v>
       </c>
       <c r="O1" s="84" t="s">
         <v>41</v>
       </c>
-      <c r="P1" s="133" t="s">
+      <c r="P1" s="131" t="s">
         <v>42</v>
       </c>
       <c r="Q1" s="121" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:19" s="63" customFormat="1" ht="159.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="145" t="s">
-        <v>271</v>
+      <c r="B2" s="142" t="s">
+        <v>263</v>
       </c>
       <c r="C2" s="31" t="s">
         <v>110</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="F2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="G2" s="106" t="s">
         <v>57</v>
       </c>
       <c r="H2" s="107"/>
       <c r="I2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="J2" s="17" t="s">
+        <v>205</v>
+      </c>
+      <c r="K2" s="17" t="s">
         <v>206</v>
       </c>
-      <c r="K2" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L2" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="M2" s="52"/>
       <c r="N2" s="52"/>
       <c r="O2" s="82" t="s">
         <v>29</v>
       </c>
       <c r="P2" s="54" t="s">
         <v>57</v>
       </c>
       <c r="Q2" s="56" t="s">
         <v>57</v>
       </c>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
     </row>
     <row r="3" spans="1:19" s="39" customFormat="1" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="45" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="46" t="s">
         <v>63</v>
       </c>
       <c r="E3" s="46" t="s">
         <v>66</v>
       </c>
       <c r="F3" s="46" t="s">
         <v>64</v>
       </c>
       <c r="G3" s="108" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="H3" s="108" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="I3" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="J3" s="42" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K3" s="42" t="s">
         <v>79</v>
       </c>
       <c r="L3" s="42" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="O3" s="83" t="s">
         <v>114</v>
       </c>
       <c r="P3" s="57" t="s">
         <v>18</v>
       </c>
       <c r="Q3" s="47" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="22"/>
       <c r="B4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="109" t="s">
         <v>95</v>
       </c>
       <c r="H4" s="109" t="s">
         <v>49</v>
       </c>
       <c r="I4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="J4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="K4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="L4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="84" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q4" s="32" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22"/>
       <c r="B5" s="5" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="C5" s="134" t="s">
+        <v>260</v>
+      </c>
+      <c r="C5" s="132" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G5" s="110" t="s">
         <v>94</v>
       </c>
       <c r="H5" s="110" t="s">
         <v>93</v>
       </c>
       <c r="I5" s="9" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="J5" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="K5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="L5" s="9" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="N5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="O5" s="86" t="s">
         <v>109</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q5" s="33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="84" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="23"/>
       <c r="B6" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="H6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="I6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="J6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="O6" s="84" t="s">
         <v>115</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>115</v>
       </c>
       <c r="Q6" s="33" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="39" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="19" t="s">
@@ -31061,81 +31085,81 @@
       </c>
       <c r="L7" s="43">
         <v>0</v>
       </c>
       <c r="M7" s="3">
         <v>0</v>
       </c>
       <c r="N7" s="58">
         <v>34</v>
       </c>
       <c r="O7" s="85">
         <v>0</v>
       </c>
       <c r="P7" s="55">
         <v>15</v>
       </c>
       <c r="Q7" s="64">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="36" x14ac:dyDescent="0.3">
       <c r="A8" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="36" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="C8" s="36" t="s">
         <v>84</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G8" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H8" s="110" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="I8" s="17" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="J8" s="17" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="K8" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="L8" s="17" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="M8" s="59" t="s">
         <v>104</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>103</v>
       </c>
       <c r="O8" s="86" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Q8" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:19" s="39" customFormat="1" ht="36" x14ac:dyDescent="0.3">
       <c r="A9" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="24" t="s">
@@ -31273,202 +31297,202 @@
       </c>
       <c r="L11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="M11" s="58">
         <v>45</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="O11" s="89">
         <v>0.35</v>
       </c>
       <c r="P11" s="53">
         <v>45</v>
       </c>
       <c r="Q11" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="36" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C12" s="36">
         <v>25</v>
       </c>
       <c r="D12" s="36">
         <v>55</v>
       </c>
       <c r="E12" s="36">
         <v>55</v>
       </c>
       <c r="F12" s="36">
         <v>45</v>
       </c>
       <c r="G12" s="111" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H12" s="114">
         <v>0.2</v>
       </c>
       <c r="I12" s="43">
         <v>0</v>
       </c>
       <c r="J12" s="43">
         <v>0</v>
       </c>
       <c r="K12" s="43">
         <v>0</v>
       </c>
       <c r="L12" s="43" t="s">
         <v>48</v>
       </c>
       <c r="M12" s="58" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="N12" s="58">
         <v>25</v>
       </c>
       <c r="O12" s="85">
         <v>20</v>
       </c>
       <c r="P12" s="55">
         <v>0</v>
       </c>
       <c r="Q12" s="64" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="37">
         <v>45</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="48">
         <v>80</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="113" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="113">
         <v>0.3</v>
       </c>
       <c r="I13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="L13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="58" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="O13" s="89">
         <v>0.35</v>
       </c>
       <c r="P13" s="53">
         <v>45</v>
       </c>
       <c r="Q13" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="111" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G14" s="110" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H14" s="110" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="I14" s="17">
         <v>0</v>
       </c>
       <c r="J14" s="17">
         <v>0</v>
       </c>
       <c r="K14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="L14" s="9" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="N14" s="3" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="O14" s="86" t="s">
         <v>31</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="Q14" s="33" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="38">
         <v>5900</v>
       </c>
       <c r="C15" s="36">
         <v>6600</v>
       </c>
       <c r="D15" s="36">
         <v>6700</v>
       </c>
       <c r="E15" s="36">
         <v>7900</v>
       </c>
       <c r="F15" s="36">
         <v>5900</v>
       </c>
       <c r="G15" s="111">
         <v>6700</v>
       </c>
       <c r="H15" s="111">
@@ -31488,710 +31512,710 @@
       </c>
       <c r="M15" s="58">
         <v>5200</v>
       </c>
       <c r="N15" s="58">
         <v>3000</v>
       </c>
       <c r="O15" s="85">
         <v>6500</v>
       </c>
       <c r="P15" s="55">
         <v>4950</v>
       </c>
       <c r="Q15" s="64">
         <v>6700</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="50.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="19" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D16" s="24" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="37">
         <v>13900</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="115" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="115">
         <v>13900</v>
       </c>
       <c r="I16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="L16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="M16" s="27">
         <v>7000</v>
       </c>
       <c r="N16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="O16" s="90" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="P16" s="53" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="Q16" s="34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="135.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="152" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="167" t="s">
+      <c r="B17" s="149" t="s">
+        <v>188</v>
+      </c>
+      <c r="C17" s="164" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="150" t="s">
-[...20 lines deleted...]
-      <c r="K17" s="158" t="s">
+      <c r="D17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="E17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="F17" s="147" t="s">
+        <v>155</v>
+      </c>
+      <c r="G17" s="151" t="s">
+        <v>226</v>
+      </c>
+      <c r="H17" s="151" t="s">
+        <v>235</v>
+      </c>
+      <c r="I17" s="159" t="s">
+        <v>170</v>
+      </c>
+      <c r="J17" s="159" t="s">
+        <v>180</v>
+      </c>
+      <c r="K17" s="155" t="s">
         <v>74</v>
       </c>
-      <c r="L17" s="158" t="s">
+      <c r="L17" s="155" t="s">
         <v>80</v>
       </c>
-      <c r="M17" s="164" t="s">
-[...5 lines deleted...]
-      <c r="O17" s="165" t="s">
+      <c r="M17" s="161" t="s">
+        <v>133</v>
+      </c>
+      <c r="N17" s="161" t="s">
+        <v>136</v>
+      </c>
+      <c r="O17" s="162" t="s">
         <v>111</v>
       </c>
-      <c r="P17" s="166" t="s">
-[...2 lines deleted...]
-      <c r="Q17" s="156" t="s">
+      <c r="P17" s="163" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q17" s="153" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:17" s="65" customFormat="1" ht="186.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="19"/>
-      <c r="B18" s="153"/>
-[...14 lines deleted...]
-      <c r="Q18" s="156"/>
+      <c r="B18" s="150"/>
+      <c r="C18" s="164"/>
+      <c r="D18" s="148"/>
+      <c r="E18" s="148"/>
+      <c r="F18" s="148"/>
+      <c r="G18" s="151"/>
+      <c r="H18" s="151"/>
+      <c r="I18" s="160"/>
+      <c r="J18" s="160"/>
+      <c r="K18" s="156"/>
+      <c r="L18" s="156"/>
+      <c r="M18" s="161"/>
+      <c r="N18" s="161"/>
+      <c r="O18" s="162"/>
+      <c r="P18" s="163"/>
+      <c r="Q18" s="153"/>
     </row>
     <row r="19" spans="1:17" ht="94.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="168" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="167" t="s">
+      <c r="B19" s="165" t="s">
+        <v>189</v>
+      </c>
+      <c r="C19" s="164" t="s">
         <v>83</v>
       </c>
-      <c r="D19" s="150" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="150" t="s">
+      <c r="D19" s="147" t="s">
+        <v>156</v>
+      </c>
+      <c r="E19" s="147" t="s">
+        <v>162</v>
+      </c>
+      <c r="F19" s="147" t="s">
         <v>92</v>
       </c>
-      <c r="G19" s="154" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="G19" s="151" t="s">
+        <v>227</v>
+      </c>
+      <c r="H19" s="151" t="s">
+        <v>236</v>
       </c>
       <c r="I19" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="J19" s="158" t="s">
+      <c r="J19" s="155" t="s">
         <v>78</v>
       </c>
-      <c r="K19" s="158" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="158" t="s">
+      <c r="K19" s="155" t="s">
+        <v>210</v>
+      </c>
+      <c r="L19" s="155" t="s">
         <v>82</v>
       </c>
-      <c r="M19" s="171" t="s">
+      <c r="M19" s="168" t="s">
         <v>52</v>
       </c>
-      <c r="N19" s="171" t="s">
+      <c r="N19" s="168" t="s">
         <v>27</v>
       </c>
-      <c r="O19" s="165" t="s">
-[...6 lines deleted...]
-        <v>200</v>
+      <c r="O19" s="162" t="s">
+        <v>120</v>
+      </c>
+      <c r="P19" s="163" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q19" s="153" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="19"/>
-      <c r="B20" s="169"/>
-[...5 lines deleted...]
-      <c r="H20" s="154"/>
+      <c r="B20" s="166"/>
+      <c r="C20" s="164"/>
+      <c r="D20" s="148"/>
+      <c r="E20" s="148"/>
+      <c r="F20" s="148"/>
+      <c r="G20" s="151"/>
+      <c r="H20" s="151"/>
       <c r="I20" s="94"/>
-      <c r="J20" s="159"/>
-[...6 lines deleted...]
-      <c r="Q20" s="156"/>
+      <c r="J20" s="156"/>
+      <c r="K20" s="156"/>
+      <c r="L20" s="156"/>
+      <c r="M20" s="161"/>
+      <c r="N20" s="161"/>
+      <c r="O20" s="162"/>
+      <c r="P20" s="163"/>
+      <c r="Q20" s="153"/>
     </row>
     <row r="21" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="167" t="s">
-[...11 lines deleted...]
-      <c r="F21" s="152" t="s">
+      <c r="B21" s="164" t="s">
+        <v>190</v>
+      </c>
+      <c r="C21" s="167" t="s">
+        <v>130</v>
+      </c>
+      <c r="D21" s="149" t="s">
+        <v>157</v>
+      </c>
+      <c r="E21" s="167" t="s">
+        <v>161</v>
+      </c>
+      <c r="F21" s="149" t="s">
         <v>88</v>
       </c>
-      <c r="G21" s="155" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="155" t="s">
+      <c r="G21" s="152" t="s">
+        <v>228</v>
+      </c>
+      <c r="H21" s="152" t="s">
         <v>98</v>
       </c>
-      <c r="I21" s="160" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="162" t="s">
+      <c r="I21" s="157" t="s">
+        <v>171</v>
+      </c>
+      <c r="J21" s="157" t="s">
+        <v>181</v>
+      </c>
+      <c r="K21" s="159" t="s">
         <v>77</v>
       </c>
-      <c r="L21" s="160" t="s">
+      <c r="L21" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="M21" s="171" t="s">
+      <c r="M21" s="168" t="s">
         <v>100</v>
       </c>
-      <c r="N21" s="171" t="s">
+      <c r="N21" s="168" t="s">
         <v>105</v>
       </c>
-      <c r="O21" s="172" t="s">
-[...6 lines deleted...]
-        <v>199</v>
+      <c r="O21" s="169" t="s">
+        <v>249</v>
+      </c>
+      <c r="P21" s="161" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q21" s="154" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="129" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19"/>
-      <c r="B22" s="167"/>
-[...14 lines deleted...]
-      <c r="Q22" s="157"/>
+      <c r="B22" s="164"/>
+      <c r="C22" s="167"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="167"/>
+      <c r="F22" s="150"/>
+      <c r="G22" s="152"/>
+      <c r="H22" s="152"/>
+      <c r="I22" s="158"/>
+      <c r="J22" s="158"/>
+      <c r="K22" s="160"/>
+      <c r="L22" s="158"/>
+      <c r="M22" s="168"/>
+      <c r="N22" s="161"/>
+      <c r="O22" s="169"/>
+      <c r="P22" s="161"/>
+      <c r="Q22" s="154"/>
     </row>
     <row r="23" spans="1:17" ht="79.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E23" s="18" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="G23" s="116" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="H23" s="116" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="I23" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="J23" s="29" t="s">
         <v>183</v>
       </c>
-      <c r="J23" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="L23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O23" s="91" t="s">
         <v>86</v>
       </c>
       <c r="P23" s="60" t="s">
         <v>61</v>
       </c>
       <c r="Q23" s="35" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="152.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="19"/>
       <c r="B24" s="18" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C24" s="18" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E24" s="18" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F24" s="18" t="s">
         <v>118</v>
       </c>
       <c r="G24" s="116" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H24" s="116" t="s">
         <v>69</v>
       </c>
       <c r="I24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="J24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="K24" s="29" t="s">
         <v>75</v>
       </c>
       <c r="L24" s="29" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="M24" s="80" t="s">
         <v>54</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="O24" s="91" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="P24" s="30" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="Q24" s="35" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="144" x14ac:dyDescent="0.3">
       <c r="A25" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>59</v>
       </c>
       <c r="D25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E25" s="18" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G25" s="116" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="H25" s="116" t="s">
         <v>70</v>
       </c>
       <c r="I25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="J25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="K25" s="17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L25" s="17" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="M25" s="80" t="s">
         <v>51</v>
       </c>
       <c r="N25" s="80" t="s">
         <v>101</v>
       </c>
       <c r="O25" s="91" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="P25" s="30" t="s">
         <v>60</v>
       </c>
       <c r="Q25" s="35" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="36" x14ac:dyDescent="0.3">
       <c r="A26" s="19"/>
       <c r="B26" s="18" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="G26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="H26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="I26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="J26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="K26" s="17" t="s">
         <v>97</v>
       </c>
       <c r="L26" s="17" t="s">
         <v>58</v>
       </c>
       <c r="M26" s="80" t="s">
         <v>99</v>
       </c>
       <c r="N26" s="80" t="s">
         <v>102</v>
       </c>
       <c r="O26" s="86" t="s">
         <v>113</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>113</v>
       </c>
       <c r="Q26" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="72" x14ac:dyDescent="0.3">
       <c r="A27" s="19"/>
-      <c r="B27" s="139" t="s">
-        <v>267</v>
+      <c r="B27" s="137" t="s">
+        <v>259</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>87</v>
       </c>
       <c r="D27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="116" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H27" s="116" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="I27" s="29" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="J27" s="29" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="K27" s="104" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="L27" s="29" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="M27" s="4"/>
       <c r="N27" s="30"/>
       <c r="O27" s="91"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="95.4" x14ac:dyDescent="0.5">
       <c r="A28" s="19"/>
       <c r="B28" s="99" t="s">
         <v>53</v>
       </c>
-      <c r="C28" s="135" t="s">
-        <v>260</v>
+      <c r="C28" s="133" t="s">
+        <v>252</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="50" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="G28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="H28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="I28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="J28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="K28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="L28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="M28" s="80" t="s">
         <v>108</v>
       </c>
       <c r="N28" s="79" t="s">
         <v>107</v>
       </c>
       <c r="O28" s="92" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="P28" s="79" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="Q28" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="138" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="98" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>261</v>
+      </c>
+      <c r="C29" s="134" t="s">
+        <v>257</v>
       </c>
       <c r="D29" s="95" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E29" s="95" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F29" s="95" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="G29" s="117" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="H29" s="117" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="I29" s="97" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="J29" s="97" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="K29" s="97" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="L29" s="97" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="M29" s="81" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="N29" s="78" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>119</v>
+      </c>
+      <c r="O29" s="130" t="s">
+        <v>250</v>
       </c>
       <c r="P29" s="101" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="Q29" s="101" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="203.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="19"/>
-      <c r="B30" s="140" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="B30" s="138" t="s">
+        <v>195</v>
+      </c>
+      <c r="C30" s="135" t="s">
+        <v>258</v>
       </c>
       <c r="D30" s="18" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="18" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="18"/>
       <c r="G30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="H30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="J30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="K30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="L30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="O30" s="91" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="P30" s="30" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="Q30" s="35">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.3">
       <c r="B31" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="47">
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="K19:K20"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="L21:L22"/>
@@ -32243,359 +32267,359 @@
     <hyperlink ref="G29" r:id="rId12" xr:uid="{E541E230-8296-4E3F-A5A8-B81AD7464827}"/>
     <hyperlink ref="H29" r:id="rId13" xr:uid="{6AF9F828-2A60-4023-9390-EB65080B1B2F}"/>
     <hyperlink ref="G2" r:id="rId14" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{285F2A1B-F207-4F84-AC94-B3688DC9ED9E}"/>
     <hyperlink ref="K29" r:id="rId15" xr:uid="{0E65A086-A39F-4D81-838F-586596D73422}"/>
     <hyperlink ref="L29" r:id="rId16" xr:uid="{6CABD5B8-5DCE-4CB6-8584-56C29EE760F1}"/>
     <hyperlink ref="O2" r:id="rId17" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{5FCDB2E6-0E2D-4F40-B4F9-824E34BD691A}"/>
     <hyperlink ref="P2" r:id="rId18" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{07A7B85B-1EFC-4211-A968-E40190B3A59E}"/>
     <hyperlink ref="O29" r:id="rId19" xr:uid="{6BD40948-9408-4A83-9E0D-4B118126F21C}"/>
     <hyperlink ref="P29" r:id="rId20" xr:uid="{852106D6-2B6F-4876-8E5B-5EC259D6229D}"/>
     <hyperlink ref="C29" r:id="rId21" xr:uid="{CAC16F10-427F-491F-9769-4D0A7998527A}"/>
     <hyperlink ref="B29" r:id="rId22" xr:uid="{844AE912-7A5E-4C04-B76E-DBE819F521DB}"/>
     <hyperlink ref="B27" r:id="rId23" xr:uid="{5A43C479-5986-4C4D-B5C7-AA30B9AB38D5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId24"/>
   <drawing r:id="rId25"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BC2B9EB-AFBB-4481-B485-F008B0267389}">
   <dimension ref="A1:R31"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B2" sqref="B2"/>
+      <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="29.5546875" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="61" customWidth="1"/>
     <col min="2" max="2" width="24.5546875" style="39" customWidth="1"/>
     <col min="3" max="3" width="25.6640625" style="7" customWidth="1"/>
     <col min="4" max="4" width="23.109375" style="39" customWidth="1"/>
     <col min="5" max="5" width="23.109375" style="7" customWidth="1"/>
     <col min="6" max="7" width="27.33203125" style="39" customWidth="1"/>
     <col min="8" max="9" width="22" style="39" customWidth="1"/>
     <col min="10" max="10" width="34.5546875" style="7" customWidth="1"/>
     <col min="11" max="11" width="37.88671875" style="7" customWidth="1"/>
     <col min="12" max="12" width="21.44140625" style="51" customWidth="1"/>
     <col min="13" max="13" width="21.5546875" style="51" customWidth="1"/>
     <col min="14" max="14" width="26.5546875" style="51" customWidth="1"/>
     <col min="15" max="16" width="22" style="39" customWidth="1"/>
     <col min="17" max="16384" width="29.5546875" style="61"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="128" customFormat="1" ht="135.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:18" s="126" customFormat="1" ht="135.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="122" t="s">
-        <v>250</v>
+        <v>270</v>
       </c>
       <c r="B1" s="118" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="C1" s="125" t="s">
+        <v>138</v>
+      </c>
+      <c r="C1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="D1" s="125" t="s">
+      <c r="D1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="E1" s="125" t="s">
+      <c r="E1" s="124" t="s">
         <v>15</v>
       </c>
       <c r="F1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="G1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="J1" s="120" t="s">
         <v>43</v>
       </c>
       <c r="K1" s="120" t="s">
         <v>76</v>
       </c>
-      <c r="L1" s="130" t="s">
-[...6 lines deleted...]
-        <v>243</v>
+      <c r="L1" s="128" t="s">
+        <v>245</v>
+      </c>
+      <c r="M1" s="128" t="s">
+        <v>246</v>
+      </c>
+      <c r="N1" s="127" t="s">
+        <v>242</v>
       </c>
       <c r="O1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="P1" s="120" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:18" s="63" customFormat="1" ht="142.19999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="145" t="s">
-        <v>271</v>
+      <c r="B2" s="142" t="s">
+        <v>263</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="F2" s="106" t="s">
         <v>57</v>
       </c>
       <c r="G2" s="107"/>
       <c r="H2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I2" s="17" t="s">
+        <v>205</v>
+      </c>
+      <c r="J2" s="17" t="s">
         <v>206</v>
       </c>
-      <c r="J2" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="L2" s="52"/>
       <c r="M2" s="52"/>
       <c r="N2" s="56" t="s">
         <v>57</v>
       </c>
       <c r="O2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="P2" s="17" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
     </row>
     <row r="3" spans="1:18" s="39" customFormat="1" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="45" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>63</v>
       </c>
       <c r="D3" s="46" t="s">
         <v>66</v>
       </c>
       <c r="E3" s="46" t="s">
         <v>64</v>
       </c>
       <c r="F3" s="108" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="G3" s="108" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="H3" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I3" s="42" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="J3" s="42" t="s">
         <v>79</v>
       </c>
       <c r="K3" s="42" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="47" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="O3" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="P3" s="42" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="22"/>
       <c r="B4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F4" s="109" t="s">
         <v>95</v>
       </c>
       <c r="G4" s="109" t="s">
         <v>49</v>
       </c>
       <c r="H4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="J4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="K4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="N4" s="32" t="s">
         <v>33</v>
       </c>
       <c r="O4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="P4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22"/>
       <c r="B5" s="5" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F5" s="110" t="s">
         <v>94</v>
       </c>
       <c r="G5" s="110" t="s">
         <v>93</v>
       </c>
       <c r="H5" s="9" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="I5" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="J5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="K5" s="9" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="N5" s="33" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="9" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="P5" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="84" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="23"/>
       <c r="B6" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="G6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="H6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="I6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N6" s="33" t="s">
         <v>116</v>
       </c>
       <c r="O6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="P6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="39" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="36">
         <v>153</v>
       </c>
       <c r="C7" s="36">
         <v>0</v>
       </c>
       <c r="D7" s="36">
         <v>29</v>
       </c>
       <c r="E7" s="36">
         <v>59</v>
       </c>
       <c r="F7" s="111">
         <v>0</v>
       </c>
       <c r="G7" s="111">
         <v>37.6</v>
       </c>
       <c r="H7" s="43">
@@ -32609,93 +32633,93 @@
       </c>
       <c r="K7" s="43">
         <v>0</v>
       </c>
       <c r="L7" s="3">
         <v>0</v>
       </c>
       <c r="M7" s="58">
         <v>34</v>
       </c>
       <c r="N7" s="64">
         <v>0</v>
       </c>
       <c r="O7" s="43">
         <v>0</v>
       </c>
       <c r="P7" s="43">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:18" ht="36" x14ac:dyDescent="0.3">
       <c r="A8" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="36" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F8" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="G8" s="110" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H8" s="17" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="I8" s="17" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="J8" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="K8" s="17" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="L8" s="59" t="s">
         <v>104</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>103</v>
       </c>
       <c r="N8" s="33" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="17" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="P8" s="17" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="39" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="25" t="s">
@@ -32809,187 +32833,187 @@
       </c>
       <c r="K11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="L11" s="58">
         <v>45</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="N11" s="33" t="s">
         <v>22</v>
       </c>
       <c r="O11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="P11" s="44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="36" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C12" s="36">
         <v>55</v>
       </c>
       <c r="D12" s="36">
         <v>55</v>
       </c>
       <c r="E12" s="36">
         <v>45</v>
       </c>
       <c r="F12" s="111" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G12" s="114">
         <v>0.2</v>
       </c>
       <c r="H12" s="43">
         <v>0</v>
       </c>
       <c r="I12" s="43">
         <v>0</v>
       </c>
       <c r="J12" s="43">
         <v>0</v>
       </c>
       <c r="K12" s="43" t="s">
         <v>48</v>
       </c>
       <c r="L12" s="58" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="M12" s="58">
         <v>25</v>
       </c>
       <c r="N12" s="64" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="O12" s="43">
         <v>0</v>
       </c>
       <c r="P12" s="43">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="48">
         <v>80</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="113" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="113">
         <v>0.3</v>
       </c>
       <c r="H13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="L13" s="58" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="N13" s="33" t="s">
         <v>22</v>
       </c>
       <c r="O13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="P13" s="44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="111" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F14" s="110" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="G14" s="110" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H14" s="17">
         <v>0</v>
       </c>
       <c r="I14" s="17">
         <v>0</v>
       </c>
       <c r="J14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="K14" s="9" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="N14" s="33" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="O14" s="17">
         <v>0</v>
       </c>
       <c r="P14" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="38">
         <v>5900</v>
       </c>
       <c r="C15" s="36">
         <v>6700</v>
       </c>
       <c r="D15" s="36">
         <v>7900</v>
       </c>
       <c r="E15" s="36">
         <v>5900</v>
       </c>
       <c r="F15" s="111">
@@ -33058,623 +33082,623 @@
         <v>21</v>
       </c>
       <c r="K16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="L16" s="27">
         <v>7000</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="N16" s="34" t="s">
         <v>22</v>
       </c>
       <c r="O16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="P16" s="41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="135.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="152" t="s">
-[...23 lines deleted...]
-      <c r="J17" s="158" t="s">
+      <c r="B17" s="149" t="s">
+        <v>188</v>
+      </c>
+      <c r="C17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="D17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="E17" s="147" t="s">
+        <v>155</v>
+      </c>
+      <c r="F17" s="151" t="s">
+        <v>226</v>
+      </c>
+      <c r="G17" s="151" t="s">
+        <v>235</v>
+      </c>
+      <c r="H17" s="159" t="s">
+        <v>170</v>
+      </c>
+      <c r="I17" s="159" t="s">
+        <v>180</v>
+      </c>
+      <c r="J17" s="155" t="s">
         <v>74</v>
       </c>
-      <c r="K17" s="158" t="s">
+      <c r="K17" s="155" t="s">
         <v>80</v>
       </c>
-      <c r="L17" s="164" t="s">
-[...5 lines deleted...]
-      <c r="N17" s="156" t="s">
+      <c r="L17" s="161" t="s">
+        <v>133</v>
+      </c>
+      <c r="M17" s="161" t="s">
+        <v>136</v>
+      </c>
+      <c r="N17" s="153" t="s">
         <v>117</v>
       </c>
-      <c r="O17" s="162" t="s">
-[...3 lines deleted...]
-        <v>181</v>
+      <c r="O17" s="159" t="s">
+        <v>170</v>
+      </c>
+      <c r="P17" s="159" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:16" s="65" customFormat="1" ht="186.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="19"/>
-      <c r="B18" s="153"/>
-[...13 lines deleted...]
-      <c r="P18" s="163"/>
+      <c r="B18" s="150"/>
+      <c r="C18" s="148"/>
+      <c r="D18" s="148"/>
+      <c r="E18" s="148"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="151"/>
+      <c r="H18" s="160"/>
+      <c r="I18" s="160"/>
+      <c r="J18" s="156"/>
+      <c r="K18" s="156"/>
+      <c r="L18" s="161"/>
+      <c r="M18" s="161"/>
+      <c r="N18" s="153"/>
+      <c r="O18" s="160"/>
+      <c r="P18" s="160"/>
     </row>
     <row r="19" spans="1:16" ht="94.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="168" t="s">
-[...8 lines deleted...]
-      <c r="E19" s="150" t="s">
+      <c r="B19" s="165" t="s">
+        <v>189</v>
+      </c>
+      <c r="C19" s="147" t="s">
+        <v>156</v>
+      </c>
+      <c r="D19" s="147" t="s">
+        <v>162</v>
+      </c>
+      <c r="E19" s="147" t="s">
         <v>92</v>
       </c>
-      <c r="F19" s="154" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="F19" s="151" t="s">
+        <v>227</v>
+      </c>
+      <c r="G19" s="151" t="s">
+        <v>236</v>
       </c>
       <c r="H19" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="I19" s="158" t="s">
+      <c r="I19" s="155" t="s">
         <v>78</v>
       </c>
-      <c r="J19" s="158" t="s">
-[...2 lines deleted...]
-      <c r="K19" s="158" t="s">
+      <c r="J19" s="155" t="s">
+        <v>210</v>
+      </c>
+      <c r="K19" s="155" t="s">
         <v>82</v>
       </c>
-      <c r="L19" s="171" t="s">
+      <c r="L19" s="168" t="s">
         <v>52</v>
       </c>
-      <c r="M19" s="171" t="s">
+      <c r="M19" s="168" t="s">
         <v>27</v>
       </c>
-      <c r="N19" s="156" t="s">
-        <v>200</v>
+      <c r="N19" s="153" t="s">
+        <v>199</v>
       </c>
       <c r="O19" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="P19" s="158" t="s">
+      <c r="P19" s="155" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="96" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="19"/>
-      <c r="B20" s="169"/>
-[...4 lines deleted...]
-      <c r="G20" s="154"/>
+      <c r="B20" s="166"/>
+      <c r="C20" s="148"/>
+      <c r="D20" s="148"/>
+      <c r="E20" s="148"/>
+      <c r="F20" s="151"/>
+      <c r="G20" s="151"/>
       <c r="H20" s="94"/>
-      <c r="I20" s="159"/>
-[...4 lines deleted...]
-      <c r="N20" s="156"/>
+      <c r="I20" s="156"/>
+      <c r="J20" s="156"/>
+      <c r="K20" s="156"/>
+      <c r="L20" s="161"/>
+      <c r="M20" s="161"/>
+      <c r="N20" s="153"/>
       <c r="O20" s="94"/>
-      <c r="P20" s="159"/>
+      <c r="P20" s="156"/>
     </row>
     <row r="21" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="167" t="s">
-[...8 lines deleted...]
-      <c r="E21" s="152" t="s">
+      <c r="B21" s="164" t="s">
+        <v>190</v>
+      </c>
+      <c r="C21" s="149" t="s">
+        <v>157</v>
+      </c>
+      <c r="D21" s="167" t="s">
+        <v>161</v>
+      </c>
+      <c r="E21" s="149" t="s">
         <v>88</v>
       </c>
-      <c r="F21" s="155" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="155" t="s">
+      <c r="F21" s="152" t="s">
+        <v>228</v>
+      </c>
+      <c r="G21" s="152" t="s">
         <v>98</v>
       </c>
-      <c r="H21" s="160" t="s">
-[...5 lines deleted...]
-      <c r="J21" s="162" t="s">
+      <c r="H21" s="157" t="s">
+        <v>171</v>
+      </c>
+      <c r="I21" s="157" t="s">
+        <v>181</v>
+      </c>
+      <c r="J21" s="159" t="s">
         <v>77</v>
       </c>
-      <c r="K21" s="160" t="s">
+      <c r="K21" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="L21" s="171" t="s">
+      <c r="L21" s="168" t="s">
         <v>100</v>
       </c>
-      <c r="M21" s="171" t="s">
+      <c r="M21" s="168" t="s">
         <v>105</v>
       </c>
-      <c r="N21" s="157" t="s">
-[...6 lines deleted...]
-        <v>182</v>
+      <c r="N21" s="154" t="s">
+        <v>198</v>
+      </c>
+      <c r="O21" s="157" t="s">
+        <v>171</v>
+      </c>
+      <c r="P21" s="157" t="s">
+        <v>181</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="129" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19"/>
-      <c r="B22" s="167"/>
-[...13 lines deleted...]
-      <c r="P22" s="161"/>
+      <c r="B22" s="164"/>
+      <c r="C22" s="150"/>
+      <c r="D22" s="167"/>
+      <c r="E22" s="150"/>
+      <c r="F22" s="152"/>
+      <c r="G22" s="152"/>
+      <c r="H22" s="158"/>
+      <c r="I22" s="158"/>
+      <c r="J22" s="160"/>
+      <c r="K22" s="158"/>
+      <c r="L22" s="168"/>
+      <c r="M22" s="161"/>
+      <c r="N22" s="154"/>
+      <c r="O22" s="158"/>
+      <c r="P22" s="158"/>
     </row>
     <row r="23" spans="1:16" ht="79.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D23" s="18" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="F23" s="116" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="G23" s="116" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H23" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="I23" s="29" t="s">
         <v>183</v>
       </c>
-      <c r="I23" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="K23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N23" s="35" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="O23" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="P23" s="29" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="152.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="19"/>
       <c r="B24" s="18" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C24" s="18" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>118</v>
       </c>
       <c r="F24" s="116" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="G24" s="116" t="s">
         <v>69</v>
       </c>
       <c r="H24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="I24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="J24" s="29" t="s">
         <v>75</v>
       </c>
       <c r="K24" s="29" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="L24" s="80" t="s">
         <v>54</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="N24" s="35" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="O24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="P24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="144" x14ac:dyDescent="0.3">
       <c r="A25" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D25" s="18" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F25" s="116" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G25" s="116" t="s">
         <v>70</v>
       </c>
       <c r="H25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="J25" s="17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="K25" s="17" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="L25" s="80" t="s">
         <v>51</v>
       </c>
       <c r="M25" s="80" t="s">
         <v>101</v>
       </c>
       <c r="N25" s="35" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="O25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="P25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="36" x14ac:dyDescent="0.3">
       <c r="A26" s="19"/>
       <c r="B26" s="18" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="G26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="H26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="I26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="J26" s="17" t="s">
         <v>97</v>
       </c>
       <c r="K26" s="17" t="s">
         <v>58</v>
       </c>
       <c r="L26" s="80" t="s">
         <v>99</v>
       </c>
       <c r="M26" s="80" t="s">
         <v>102</v>
       </c>
       <c r="N26" s="33" t="s">
         <v>90</v>
       </c>
       <c r="O26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="P26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="72" x14ac:dyDescent="0.3">
       <c r="A27" s="19"/>
-      <c r="B27" s="139" t="s">
-        <v>267</v>
+      <c r="B27" s="137" t="s">
+        <v>259</v>
       </c>
       <c r="C27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="116" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="G27" s="116" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="H27" s="29" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I27" s="29" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="J27" s="104" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K27" s="29" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="L27" s="4"/>
       <c r="M27" s="30"/>
       <c r="N27" s="35" t="s">
         <v>29</v>
       </c>
       <c r="O27" s="29" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="P27" s="29" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="28" spans="1:16" ht="95.4" x14ac:dyDescent="0.5">
       <c r="A28" s="19"/>
       <c r="B28" s="99" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="50" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="G28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="H28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="I28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="J28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="K28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="L28" s="80" t="s">
         <v>108</v>
       </c>
       <c r="M28" s="79" t="s">
         <v>107</v>
       </c>
       <c r="N28" s="32" t="s">
         <v>91</v>
       </c>
       <c r="O28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="P28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="138" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="98" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="C29" s="95" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D29" s="95" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E29" s="95" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F29" s="117" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="G29" s="117" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="H29" s="97" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I29" s="97" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="J29" s="97" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="K29" s="97" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="L29" s="81" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="M29" s="78" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="N29" s="101" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="O29" s="97" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="P29" s="97" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="203.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="19"/>
-      <c r="B30" s="140" t="s">
-        <v>196</v>
+      <c r="B30" s="138" t="s">
+        <v>195</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="18" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="18"/>
       <c r="F30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="G30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="H30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="J30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="K30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="N30" s="35">
         <v>7</v>
       </c>
       <c r="O30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="P30" s="29" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B31" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="O17:O18"/>
     <mergeCell ref="P17:P18"/>
     <mergeCell ref="P19:P20"/>
     <mergeCell ref="O21:O22"/>
     <mergeCell ref="P21:P22"/>
     <mergeCell ref="L19:L20"/>
     <mergeCell ref="N21:N22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="M21:M22"/>
@@ -33724,260 +33748,260 @@
     <hyperlink ref="N2" r:id="rId8" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{4BD1A0FC-A314-424C-9B4C-5BE375388F69}"/>
     <hyperlink ref="N29" r:id="rId9" xr:uid="{DE48DB33-A116-4351-BD13-9B7A32986DBF}"/>
     <hyperlink ref="O29" r:id="rId10" xr:uid="{DC9A46A6-BAFF-4311-83C5-1292BC12100C}"/>
     <hyperlink ref="P29" r:id="rId11" xr:uid="{8554E930-F212-4063-B2C0-659595C19756}"/>
     <hyperlink ref="F29" r:id="rId12" xr:uid="{93D249A7-2F07-41E5-B6CC-01BC758732E4}"/>
     <hyperlink ref="G29" r:id="rId13" xr:uid="{258D68BC-3892-4E37-AF9D-146C1B418D42}"/>
     <hyperlink ref="F2" r:id="rId14" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{FBF2CBB4-B2BA-4E63-B5D9-7497B01F13CD}"/>
     <hyperlink ref="J29" r:id="rId15" xr:uid="{5C765B0B-4991-4A4D-BA40-7E8EF891F861}"/>
     <hyperlink ref="K29" r:id="rId16" xr:uid="{631F02A7-F379-4C03-B051-077917785754}"/>
     <hyperlink ref="H29" r:id="rId17" xr:uid="{1A76032C-64A0-4B31-A0A2-7E7FDB52C187}"/>
     <hyperlink ref="I29" r:id="rId18" xr:uid="{25583D54-5919-4C1F-8851-8124776E5269}"/>
     <hyperlink ref="B29" r:id="rId19" xr:uid="{F4C574A0-CEA2-4649-9FDA-3FC1DDFF530C}"/>
     <hyperlink ref="B27" r:id="rId20" xr:uid="{2C6D3A52-91A0-41CD-9E65-A67F93764E62}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId21"/>
   <drawing r:id="rId22"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0B944B9-49EA-40A1-8A66-4DBC9609571F}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="29.5546875" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="61" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="7" customWidth="1"/>
     <col min="3" max="3" width="23.109375" style="39" customWidth="1"/>
     <col min="4" max="4" width="23.109375" style="7" customWidth="1"/>
     <col min="5" max="6" width="27.33203125" style="39" customWidth="1"/>
     <col min="7" max="8" width="22" style="39" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" style="7" customWidth="1"/>
     <col min="10" max="10" width="37.88671875" style="7" customWidth="1"/>
     <col min="11" max="11" width="26.5546875" style="51" customWidth="1"/>
     <col min="12" max="16384" width="29.5546875" style="61"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="128" customFormat="1" ht="135.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" s="126" customFormat="1" ht="135.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="122" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="B1" s="125" t="s">
+        <v>271</v>
+      </c>
+      <c r="B1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="125" t="s">
+      <c r="C1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="D1" s="125" t="s">
+      <c r="D1" s="124" t="s">
         <v>15</v>
       </c>
       <c r="E1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="G1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="H1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="120" t="s">
         <v>43</v>
       </c>
       <c r="J1" s="120" t="s">
         <v>76</v>
       </c>
-      <c r="K1" s="129" t="s">
-        <v>243</v>
+      <c r="K1" s="127" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:13" s="63" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="62" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="106" t="s">
         <v>57</v>
       </c>
       <c r="F2" s="107"/>
       <c r="G2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="H2" s="17" t="s">
+        <v>205</v>
+      </c>
+      <c r="I2" s="17" t="s">
         <v>206</v>
       </c>
-      <c r="I2" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J2" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="K2" s="56" t="s">
         <v>57</v>
       </c>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
     </row>
     <row r="3" spans="1:13" s="39" customFormat="1" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>63</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>66</v>
       </c>
       <c r="D3" s="46" t="s">
         <v>64</v>
       </c>
       <c r="E3" s="108" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F3" s="108" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="G3" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H3" s="42" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I3" s="42" t="s">
         <v>79</v>
       </c>
       <c r="J3" s="42" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="K3" s="47" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="22"/>
       <c r="B4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="109" t="s">
         <v>95</v>
       </c>
       <c r="F4" s="109" t="s">
         <v>49</v>
       </c>
       <c r="G4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="H4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="J4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="K4" s="32" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22"/>
       <c r="B5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E5" s="110" t="s">
         <v>94</v>
       </c>
       <c r="F5" s="110" t="s">
         <v>93</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="H5" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="I5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="J5" s="9" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="K5" s="33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="84" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="23"/>
       <c r="B6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="F6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="G6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="H6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="33" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="39" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="36">
         <v>0</v>
       </c>
       <c r="C7" s="36">
         <v>29</v>
       </c>
       <c r="D7" s="36">
         <v>59</v>
       </c>
       <c r="E7" s="111">
@@ -33985,75 +34009,75 @@
       </c>
       <c r="F7" s="111">
         <v>37.6</v>
       </c>
       <c r="G7" s="43">
         <v>0</v>
       </c>
       <c r="H7" s="43">
         <v>0</v>
       </c>
       <c r="I7" s="43">
         <v>0</v>
       </c>
       <c r="J7" s="43">
         <v>0</v>
       </c>
       <c r="K7" s="64">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="36" x14ac:dyDescent="0.3">
       <c r="A8" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E8" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F8" s="110" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G8" s="17" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="H8" s="17" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="I8" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="J8" s="17" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="K8" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="39" customFormat="1" ht="36" x14ac:dyDescent="0.3">
       <c r="A9" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="25" t="s">
@@ -34134,139 +34158,139 @@
       </c>
       <c r="I11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="36">
         <v>55</v>
       </c>
       <c r="C12" s="36">
         <v>55</v>
       </c>
       <c r="D12" s="36">
         <v>45</v>
       </c>
       <c r="E12" s="111" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F12" s="114">
         <v>0.2</v>
       </c>
       <c r="G12" s="43">
         <v>0</v>
       </c>
       <c r="H12" s="43">
         <v>0</v>
       </c>
       <c r="I12" s="43">
         <v>0</v>
       </c>
       <c r="J12" s="43" t="s">
         <v>48</v>
       </c>
       <c r="K12" s="64" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="48">
         <v>80</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="113" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="113">
         <v>0.3</v>
       </c>
       <c r="G13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="111" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E14" s="110" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F14" s="110" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G14" s="17">
         <v>0</v>
       </c>
       <c r="H14" s="17">
         <v>0</v>
       </c>
       <c r="I14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="J14" s="9" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="K14" s="33" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="36">
         <v>6700</v>
       </c>
       <c r="C15" s="36">
         <v>7900</v>
       </c>
       <c r="D15" s="36">
         <v>5900</v>
       </c>
       <c r="E15" s="111">
         <v>6700</v>
       </c>
       <c r="F15" s="111">
         <v>9350</v>
       </c>
       <c r="G15" s="43">
         <v>9250</v>
       </c>
       <c r="H15" s="43">
@@ -34299,425 +34323,425 @@
         <v>22</v>
       </c>
       <c r="F16" s="115">
         <v>13900</v>
       </c>
       <c r="G16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="H16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="135.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="150" t="s">
-[...20 lines deleted...]
-      <c r="I17" s="158" t="s">
+      <c r="B17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="C17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="D17" s="147" t="s">
+        <v>155</v>
+      </c>
+      <c r="E17" s="151" t="s">
+        <v>226</v>
+      </c>
+      <c r="F17" s="151" t="s">
+        <v>235</v>
+      </c>
+      <c r="G17" s="159" t="s">
+        <v>170</v>
+      </c>
+      <c r="H17" s="159" t="s">
+        <v>180</v>
+      </c>
+      <c r="I17" s="155" t="s">
         <v>74</v>
       </c>
-      <c r="J17" s="158" t="s">
+      <c r="J17" s="155" t="s">
         <v>80</v>
       </c>
-      <c r="K17" s="156" t="s">
+      <c r="K17" s="153" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:11" s="65" customFormat="1" ht="186.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="19"/>
-      <c r="B18" s="151"/>
-[...8 lines deleted...]
-      <c r="K18" s="156"/>
+      <c r="B18" s="148"/>
+      <c r="C18" s="148"/>
+      <c r="D18" s="148"/>
+      <c r="E18" s="151"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="160"/>
+      <c r="H18" s="160"/>
+      <c r="I18" s="156"/>
+      <c r="J18" s="156"/>
+      <c r="K18" s="153"/>
     </row>
     <row r="19" spans="1:11" ht="94.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="150" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="150" t="s">
+      <c r="B19" s="147" t="s">
+        <v>156</v>
+      </c>
+      <c r="C19" s="147" t="s">
+        <v>162</v>
+      </c>
+      <c r="D19" s="147" t="s">
         <v>92</v>
       </c>
-      <c r="E19" s="154" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="E19" s="151" t="s">
+        <v>227</v>
+      </c>
+      <c r="F19" s="151" t="s">
+        <v>236</v>
       </c>
       <c r="G19" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="H19" s="158" t="s">
+      <c r="H19" s="155" t="s">
         <v>78</v>
       </c>
-      <c r="I19" s="158" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="158" t="s">
+      <c r="I19" s="155" t="s">
+        <v>210</v>
+      </c>
+      <c r="J19" s="155" t="s">
         <v>82</v>
       </c>
-      <c r="K19" s="156" t="s">
-        <v>200</v>
+      <c r="K19" s="153" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="96" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="19"/>
-      <c r="B20" s="151"/>
-[...3 lines deleted...]
-      <c r="F20" s="154"/>
+      <c r="B20" s="148"/>
+      <c r="C20" s="148"/>
+      <c r="D20" s="148"/>
+      <c r="E20" s="151"/>
+      <c r="F20" s="151"/>
       <c r="G20" s="94"/>
-      <c r="H20" s="159"/>
-[...2 lines deleted...]
-      <c r="K20" s="156"/>
+      <c r="H20" s="156"/>
+      <c r="I20" s="156"/>
+      <c r="J20" s="156"/>
+      <c r="K20" s="153"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="152" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="152" t="s">
+      <c r="B21" s="149" t="s">
+        <v>157</v>
+      </c>
+      <c r="C21" s="167" t="s">
+        <v>161</v>
+      </c>
+      <c r="D21" s="149" t="s">
         <v>88</v>
       </c>
-      <c r="E21" s="155" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="155" t="s">
+      <c r="E21" s="152" t="s">
+        <v>228</v>
+      </c>
+      <c r="F21" s="152" t="s">
         <v>98</v>
       </c>
-      <c r="G21" s="160" t="s">
-[...5 lines deleted...]
-      <c r="I21" s="162" t="s">
+      <c r="G21" s="157" t="s">
+        <v>171</v>
+      </c>
+      <c r="H21" s="157" t="s">
+        <v>181</v>
+      </c>
+      <c r="I21" s="159" t="s">
         <v>77</v>
       </c>
-      <c r="J21" s="160" t="s">
+      <c r="J21" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="K21" s="157" t="s">
-        <v>199</v>
+      <c r="K21" s="154" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="129" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19"/>
-      <c r="B22" s="153"/>
-[...8 lines deleted...]
-      <c r="K22" s="157"/>
+      <c r="B22" s="150"/>
+      <c r="C22" s="167"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="152"/>
+      <c r="G22" s="158"/>
+      <c r="H22" s="158"/>
+      <c r="I22" s="160"/>
+      <c r="J22" s="158"/>
+      <c r="K22" s="154"/>
     </row>
     <row r="23" spans="1:11" ht="79.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E23" s="116" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F23" s="116" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="G23" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="H23" s="29" t="s">
         <v>183</v>
       </c>
-      <c r="H23" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="K23" s="35" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="152.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="19"/>
       <c r="B24" s="18" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C24" s="18" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>118</v>
       </c>
       <c r="E24" s="116" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F24" s="116" t="s">
         <v>69</v>
       </c>
       <c r="G24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="H24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="I24" s="29" t="s">
         <v>75</v>
       </c>
       <c r="J24" s="29" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="K24" s="35" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="54" x14ac:dyDescent="0.3">
       <c r="A25" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C25" s="18" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E25" s="116" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F25" s="116" t="s">
         <v>70</v>
       </c>
       <c r="G25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="H25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I25" s="17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="J25" s="17" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="K25" s="35" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="19"/>
       <c r="B26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="G26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="H26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="I26" s="17" t="s">
         <v>97</v>
       </c>
       <c r="J26" s="17" t="s">
         <v>58</v>
       </c>
       <c r="K26" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="72" x14ac:dyDescent="0.3">
       <c r="A27" s="19"/>
       <c r="B27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="116" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F27" s="116" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="G27" s="29" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H27" s="29" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="I27" s="104" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="J27" s="29" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="K27" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="95.4" x14ac:dyDescent="0.5">
       <c r="A28" s="19"/>
       <c r="B28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="50" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="G28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="I28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="K28" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="138" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="95" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C29" s="95" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D29" s="95" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E29" s="117" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F29" s="117" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G29" s="97" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="H29" s="97" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="I29" s="97" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="J29" s="97" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="K29" s="101" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="203.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="19"/>
       <c r="B30" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="18"/>
       <c r="E30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="F30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="G30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="H30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="29" t="s">
         <v>47</v>
@@ -34764,261 +34788,261 @@
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{895BE45E-CB23-46B3-9A86-98F953DDF030}"/>
     <hyperlink ref="B29" r:id="rId2" xr:uid="{BE7DD510-BE83-4EA0-ABBA-387D43B0299E}"/>
     <hyperlink ref="D29" r:id="rId3" xr:uid="{921CC058-25BF-4870-82F8-D11078F461D0}"/>
     <hyperlink ref="C29" r:id="rId4" xr:uid="{32201304-16FD-4C26-BCB8-BB2BD00C6B03}"/>
     <hyperlink ref="K2" r:id="rId5" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{D719775D-9374-4D36-BEBA-C3B788BBD29D}"/>
     <hyperlink ref="K29" r:id="rId6" xr:uid="{49275BF6-63CA-4E7D-8635-8A0709F5B5DD}"/>
     <hyperlink ref="G29" r:id="rId7" xr:uid="{546616C0-CE3E-4EFE-AFA2-FBEAF58DF889}"/>
     <hyperlink ref="H29" r:id="rId8" xr:uid="{215A6BD6-FF23-415F-9BFF-0C25A052E19C}"/>
     <hyperlink ref="E29" r:id="rId9" xr:uid="{4C5705E0-7F01-4DED-B24A-3BF385878C69}"/>
     <hyperlink ref="F29" r:id="rId10" xr:uid="{90F5841D-D901-439F-8FD0-C8EFE913EE27}"/>
     <hyperlink ref="E2" r:id="rId11" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{D8B7FF9C-E04A-4F17-ADAD-E937CDB347A5}"/>
     <hyperlink ref="I29" r:id="rId12" xr:uid="{AE472216-70C0-4CF8-AC11-CF67593839B8}"/>
     <hyperlink ref="J29" r:id="rId13" xr:uid="{C33CE540-FC40-4AE0-85EB-A72E2A8EF5AB}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId14"/>
   <drawing r:id="rId15"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7492DDAB-5A5D-4CB3-BAD9-6416F2BFDCC4}">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="L3" sqref="L3"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="29.5546875" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="61" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="7" customWidth="1"/>
     <col min="3" max="3" width="23.109375" style="39" customWidth="1"/>
     <col min="4" max="4" width="23.109375" style="7" customWidth="1"/>
     <col min="5" max="6" width="27.33203125" style="39" customWidth="1"/>
     <col min="7" max="8" width="22" style="39" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" style="7" customWidth="1"/>
     <col min="10" max="10" width="37.88671875" style="7" customWidth="1"/>
     <col min="11" max="11" width="26.5546875" style="51" customWidth="1"/>
     <col min="12" max="16384" width="29.5546875" style="61"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="128" customFormat="1" ht="135.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" s="126" customFormat="1" ht="135.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="122" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="B1" s="125" t="s">
+        <v>272</v>
+      </c>
+      <c r="B1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="125" t="s">
+      <c r="C1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="D1" s="125" t="s">
+      <c r="D1" s="124" t="s">
         <v>15</v>
       </c>
       <c r="E1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="G1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="H1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="120" t="s">
         <v>43</v>
       </c>
       <c r="J1" s="120" t="s">
         <v>76</v>
       </c>
       <c r="K1" s="121" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="63" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" s="63" customFormat="1" ht="106.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="62" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="106" t="s">
         <v>57</v>
       </c>
       <c r="F2" s="107"/>
       <c r="G2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="H2" s="17" t="s">
+        <v>205</v>
+      </c>
+      <c r="I2" s="17" t="s">
         <v>206</v>
       </c>
-      <c r="I2" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J2" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="K2" s="56" t="s">
         <v>57</v>
       </c>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
     </row>
     <row r="3" spans="1:13" s="39" customFormat="1" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>63</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>66</v>
       </c>
       <c r="D3" s="46" t="s">
         <v>64</v>
       </c>
       <c r="E3" s="108" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F3" s="108" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="G3" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H3" s="42" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I3" s="42" t="s">
         <v>79</v>
       </c>
       <c r="J3" s="42" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="K3" s="47" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="22"/>
       <c r="B4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="109" t="s">
         <v>95</v>
       </c>
       <c r="F4" s="109" t="s">
         <v>49</v>
       </c>
       <c r="G4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="H4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="J4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="K4" s="32" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22"/>
       <c r="B5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E5" s="110" t="s">
         <v>94</v>
       </c>
       <c r="F5" s="110" t="s">
         <v>93</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="H5" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="I5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="J5" s="9" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="K5" s="33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="84" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="23"/>
       <c r="B6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="F6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="G6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="H6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="33" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="39" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="36">
         <v>0</v>
       </c>
       <c r="C7" s="36">
         <v>29</v>
       </c>
       <c r="D7" s="36">
         <v>59</v>
       </c>
       <c r="E7" s="111">
@@ -35026,75 +35050,75 @@
       </c>
       <c r="F7" s="111">
         <v>37.6</v>
       </c>
       <c r="G7" s="43">
         <v>0</v>
       </c>
       <c r="H7" s="43">
         <v>0</v>
       </c>
       <c r="I7" s="43">
         <v>0</v>
       </c>
       <c r="J7" s="43">
         <v>0</v>
       </c>
       <c r="K7" s="64">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="36" x14ac:dyDescent="0.3">
       <c r="A8" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E8" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F8" s="110" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G8" s="17" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="H8" s="17" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="I8" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="J8" s="17" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="K8" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="39" customFormat="1" ht="36" x14ac:dyDescent="0.3">
       <c r="A9" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="25" t="s">
@@ -35175,139 +35199,139 @@
       </c>
       <c r="I11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="36">
         <v>55</v>
       </c>
       <c r="C12" s="36">
         <v>55</v>
       </c>
       <c r="D12" s="36">
         <v>45</v>
       </c>
       <c r="E12" s="111" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F12" s="114">
         <v>0.2</v>
       </c>
       <c r="G12" s="43">
         <v>0</v>
       </c>
       <c r="H12" s="43">
         <v>0</v>
       </c>
       <c r="I12" s="43">
         <v>0</v>
       </c>
       <c r="J12" s="43" t="s">
         <v>48</v>
       </c>
       <c r="K12" s="64" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="48">
         <v>80</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="113" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="113">
         <v>0.3</v>
       </c>
       <c r="G13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="111" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E14" s="110" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F14" s="110" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G14" s="17">
         <v>0</v>
       </c>
       <c r="H14" s="17">
         <v>0</v>
       </c>
       <c r="I14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="J14" s="9" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="K14" s="33" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="36">
         <v>6700</v>
       </c>
       <c r="C15" s="36">
         <v>7900</v>
       </c>
       <c r="D15" s="36">
         <v>5900</v>
       </c>
       <c r="E15" s="111">
         <v>6700</v>
       </c>
       <c r="F15" s="111">
         <v>9350</v>
       </c>
       <c r="G15" s="43">
         <v>9250</v>
       </c>
       <c r="H15" s="43">
@@ -35340,425 +35364,425 @@
         <v>22</v>
       </c>
       <c r="F16" s="115">
         <v>13900</v>
       </c>
       <c r="G16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="H16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="135.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="150" t="s">
-[...20 lines deleted...]
-      <c r="I17" s="158" t="s">
+      <c r="B17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="C17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="D17" s="147" t="s">
+        <v>155</v>
+      </c>
+      <c r="E17" s="151" t="s">
+        <v>226</v>
+      </c>
+      <c r="F17" s="151" t="s">
+        <v>235</v>
+      </c>
+      <c r="G17" s="159" t="s">
+        <v>170</v>
+      </c>
+      <c r="H17" s="159" t="s">
+        <v>180</v>
+      </c>
+      <c r="I17" s="155" t="s">
         <v>74</v>
       </c>
-      <c r="J17" s="158" t="s">
+      <c r="J17" s="155" t="s">
         <v>80</v>
       </c>
-      <c r="K17" s="156" t="s">
+      <c r="K17" s="153" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:11" s="65" customFormat="1" ht="186.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="19"/>
-      <c r="B18" s="151"/>
-[...8 lines deleted...]
-      <c r="K18" s="156"/>
+      <c r="B18" s="148"/>
+      <c r="C18" s="148"/>
+      <c r="D18" s="148"/>
+      <c r="E18" s="151"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="160"/>
+      <c r="H18" s="160"/>
+      <c r="I18" s="156"/>
+      <c r="J18" s="156"/>
+      <c r="K18" s="153"/>
     </row>
     <row r="19" spans="1:11" ht="94.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="150" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="150" t="s">
+      <c r="B19" s="147" t="s">
+        <v>156</v>
+      </c>
+      <c r="C19" s="147" t="s">
+        <v>162</v>
+      </c>
+      <c r="D19" s="147" t="s">
         <v>92</v>
       </c>
-      <c r="E19" s="154" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="E19" s="151" t="s">
+        <v>227</v>
+      </c>
+      <c r="F19" s="151" t="s">
+        <v>236</v>
       </c>
       <c r="G19" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="H19" s="158" t="s">
+      <c r="H19" s="155" t="s">
         <v>78</v>
       </c>
-      <c r="I19" s="158" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="158" t="s">
+      <c r="I19" s="155" t="s">
+        <v>210</v>
+      </c>
+      <c r="J19" s="155" t="s">
         <v>82</v>
       </c>
-      <c r="K19" s="156" t="s">
-        <v>200</v>
+      <c r="K19" s="153" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="96" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="19"/>
-      <c r="B20" s="151"/>
-[...3 lines deleted...]
-      <c r="F20" s="154"/>
+      <c r="B20" s="148"/>
+      <c r="C20" s="148"/>
+      <c r="D20" s="148"/>
+      <c r="E20" s="151"/>
+      <c r="F20" s="151"/>
       <c r="G20" s="94"/>
-      <c r="H20" s="159"/>
-[...2 lines deleted...]
-      <c r="K20" s="156"/>
+      <c r="H20" s="156"/>
+      <c r="I20" s="156"/>
+      <c r="J20" s="156"/>
+      <c r="K20" s="153"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="152" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="152" t="s">
+      <c r="B21" s="149" t="s">
+        <v>157</v>
+      </c>
+      <c r="C21" s="167" t="s">
+        <v>161</v>
+      </c>
+      <c r="D21" s="149" t="s">
         <v>88</v>
       </c>
-      <c r="E21" s="155" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="155" t="s">
+      <c r="E21" s="152" t="s">
+        <v>228</v>
+      </c>
+      <c r="F21" s="152" t="s">
         <v>98</v>
       </c>
-      <c r="G21" s="160" t="s">
-[...5 lines deleted...]
-      <c r="I21" s="162" t="s">
+      <c r="G21" s="157" t="s">
+        <v>171</v>
+      </c>
+      <c r="H21" s="157" t="s">
+        <v>181</v>
+      </c>
+      <c r="I21" s="159" t="s">
         <v>77</v>
       </c>
-      <c r="J21" s="160" t="s">
+      <c r="J21" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="K21" s="157" t="s">
-        <v>199</v>
+      <c r="K21" s="154" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="129" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19"/>
-      <c r="B22" s="153"/>
-[...8 lines deleted...]
-      <c r="K22" s="157"/>
+      <c r="B22" s="150"/>
+      <c r="C22" s="167"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="152"/>
+      <c r="G22" s="158"/>
+      <c r="H22" s="158"/>
+      <c r="I22" s="160"/>
+      <c r="J22" s="158"/>
+      <c r="K22" s="154"/>
     </row>
     <row r="23" spans="1:11" ht="79.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E23" s="116" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F23" s="116" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="G23" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="H23" s="29" t="s">
         <v>183</v>
       </c>
-      <c r="H23" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="K23" s="35" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="152.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="19"/>
       <c r="B24" s="18" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C24" s="18" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>118</v>
       </c>
       <c r="E24" s="116" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F24" s="116" t="s">
         <v>69</v>
       </c>
       <c r="G24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="H24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="I24" s="29" t="s">
         <v>75</v>
       </c>
       <c r="J24" s="29" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="K24" s="35" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="54" x14ac:dyDescent="0.3">
       <c r="A25" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C25" s="18" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E25" s="116" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F25" s="116" t="s">
         <v>70</v>
       </c>
       <c r="G25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="H25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I25" s="17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="J25" s="17" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="K25" s="35" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="19"/>
       <c r="B26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="G26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="H26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="I26" s="17" t="s">
         <v>97</v>
       </c>
       <c r="J26" s="17" t="s">
         <v>58</v>
       </c>
       <c r="K26" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="72" x14ac:dyDescent="0.3">
       <c r="A27" s="19"/>
       <c r="B27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="116" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F27" s="116" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="G27" s="29" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H27" s="29" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="I27" s="104" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="J27" s="29" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="K27" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="95.4" x14ac:dyDescent="0.5">
       <c r="A28" s="19"/>
       <c r="B28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="50" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="G28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="I28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="K28" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="138" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="95" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C29" s="95" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D29" s="95" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E29" s="117" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F29" s="117" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G29" s="97" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="H29" s="97" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="I29" s="97" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="J29" s="97" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="K29" s="101" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="203.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="19"/>
       <c r="B30" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="18"/>
       <c r="E30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="F30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="G30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="H30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="29" t="s">
         <v>47</v>
@@ -35804,259 +35828,259 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{127D2289-EFDD-46BD-AEB5-61E3288F952F}"/>
     <hyperlink ref="B29" r:id="rId2" xr:uid="{EA6A097D-8147-432D-8FC6-A741A1D54E30}"/>
     <hyperlink ref="D29" r:id="rId3" xr:uid="{64F0D9F9-3319-434E-9559-E9F7DB51FBCF}"/>
     <hyperlink ref="C29" r:id="rId4" xr:uid="{1A5BFCE5-C38C-4C2C-9366-9F47267DEFAF}"/>
     <hyperlink ref="K2" r:id="rId5" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{37EB7A73-15F4-44A1-B20F-8FECF95583CF}"/>
     <hyperlink ref="K29" r:id="rId6" xr:uid="{46EB0036-D647-43B7-9914-F89F60837DC0}"/>
     <hyperlink ref="G29" r:id="rId7" xr:uid="{094DF0A0-08B6-4A4F-A3E8-29F14952795D}"/>
     <hyperlink ref="H29" r:id="rId8" xr:uid="{BCDF2912-EB83-4D11-B668-F864CCF38326}"/>
     <hyperlink ref="E29" r:id="rId9" xr:uid="{CDA68C58-77AA-4E84-BB21-D5326292A866}"/>
     <hyperlink ref="F29" r:id="rId10" xr:uid="{F3DB20E6-CB6B-4C59-8104-F02DA9A965E9}"/>
     <hyperlink ref="E2" r:id="rId11" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{CC2115A1-BA34-4A5C-A2CB-61927FC445F4}"/>
     <hyperlink ref="I29" r:id="rId12" xr:uid="{AF44A4DA-A360-4C43-9AF4-17D3CADC8123}"/>
     <hyperlink ref="J29" r:id="rId13" xr:uid="{392E5C91-5941-44BA-93AD-CD57BF3212CF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId14"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADE5FA91-9D89-4CE4-836F-47B282292C50}">
   <dimension ref="A1:K30"/>
   <sheetViews>
-    <sheetView topLeftCell="A23" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="K30" sqref="K30"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="71" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="7" customWidth="1"/>
     <col min="3" max="3" width="23.109375" style="39" customWidth="1"/>
     <col min="4" max="4" width="23.109375" style="7" customWidth="1"/>
     <col min="5" max="6" width="27.33203125" style="39" customWidth="1"/>
     <col min="7" max="8" width="22" style="39" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" style="7" customWidth="1"/>
     <col min="10" max="10" width="37.88671875" style="7" customWidth="1"/>
     <col min="11" max="11" width="26.5546875" style="51" customWidth="1"/>
     <col min="12" max="16384" width="8.88671875" style="67"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="123" customFormat="1" ht="126" x14ac:dyDescent="0.3">
-      <c r="A1" s="124" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="125" t="s">
+      <c r="A1" s="170" t="s">
+        <v>273</v>
+      </c>
+      <c r="B1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="125" t="s">
+      <c r="C1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="D1" s="125" t="s">
+      <c r="D1" s="124" t="s">
         <v>15</v>
       </c>
       <c r="E1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="G1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="H1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="120" t="s">
         <v>43</v>
       </c>
       <c r="J1" s="120" t="s">
         <v>76</v>
       </c>
       <c r="K1" s="121" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="77" customFormat="1" ht="88.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="68" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="106" t="s">
         <v>57</v>
       </c>
       <c r="F2" s="107"/>
       <c r="G2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="H2" s="17" t="s">
+        <v>205</v>
+      </c>
+      <c r="I2" s="17" t="s">
         <v>206</v>
       </c>
-      <c r="I2" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J2" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="K2" s="56" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="69" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>63</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>66</v>
       </c>
       <c r="D3" s="46" t="s">
         <v>64</v>
       </c>
       <c r="E3" s="108" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F3" s="108" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="G3" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H3" s="42" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I3" s="42" t="s">
         <v>79</v>
       </c>
       <c r="J3" s="42" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="K3" s="47" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A4" s="69"/>
       <c r="B4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="109" t="s">
         <v>95</v>
       </c>
       <c r="F4" s="109" t="s">
         <v>49</v>
       </c>
       <c r="G4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="H4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="J4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="K4" s="32" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="69"/>
       <c r="B5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E5" s="110" t="s">
         <v>94</v>
       </c>
       <c r="F5" s="110" t="s">
         <v>93</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="H5" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="I5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="J5" s="9" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="K5" s="33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="70"/>
       <c r="B6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="F6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="G6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="H6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="33" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="36">
         <v>0</v>
       </c>
       <c r="C7" s="36">
         <v>29</v>
       </c>
       <c r="D7" s="36">
         <v>59</v>
       </c>
       <c r="E7" s="111">
@@ -36064,75 +36088,75 @@
       </c>
       <c r="F7" s="111">
         <v>37.6</v>
       </c>
       <c r="G7" s="43">
         <v>0</v>
       </c>
       <c r="H7" s="43">
         <v>0</v>
       </c>
       <c r="I7" s="43">
         <v>0</v>
       </c>
       <c r="J7" s="43">
         <v>0</v>
       </c>
       <c r="K7" s="64">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E8" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F8" s="110" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G8" s="17" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="H8" s="17" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="I8" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="J8" s="17" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="K8" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="25" t="s">
@@ -36213,139 +36237,139 @@
       </c>
       <c r="I11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="36">
         <v>55</v>
       </c>
       <c r="C12" s="36">
         <v>55</v>
       </c>
       <c r="D12" s="36">
         <v>45</v>
       </c>
       <c r="E12" s="111" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F12" s="114">
         <v>0.2</v>
       </c>
       <c r="G12" s="43">
         <v>0</v>
       </c>
       <c r="H12" s="43">
         <v>0</v>
       </c>
       <c r="I12" s="43">
         <v>0</v>
       </c>
       <c r="J12" s="43" t="s">
         <v>48</v>
       </c>
       <c r="K12" s="64" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="48">
         <v>80</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="113" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="113">
         <v>0.3</v>
       </c>
       <c r="G13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="58.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E14" s="110" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F14" s="110" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G14" s="17">
         <v>0</v>
       </c>
       <c r="H14" s="17">
         <v>0</v>
       </c>
       <c r="I14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="J14" s="9" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="K14" s="33" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="36">
         <v>6700</v>
       </c>
       <c r="C15" s="36">
         <v>7900</v>
       </c>
       <c r="D15" s="36">
         <v>5900</v>
       </c>
       <c r="E15" s="111">
         <v>6700</v>
       </c>
       <c r="F15" s="111">
         <v>9350</v>
       </c>
       <c r="G15" s="43">
         <v>9250</v>
       </c>
       <c r="H15" s="43">
@@ -36378,425 +36402,425 @@
         <v>22</v>
       </c>
       <c r="F16" s="115">
         <v>13900</v>
       </c>
       <c r="G16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="H16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="150" t="s">
-[...20 lines deleted...]
-      <c r="I17" s="158" t="s">
+      <c r="B17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="C17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="D17" s="147" t="s">
+        <v>155</v>
+      </c>
+      <c r="E17" s="151" t="s">
+        <v>226</v>
+      </c>
+      <c r="F17" s="151" t="s">
+        <v>235</v>
+      </c>
+      <c r="G17" s="159" t="s">
+        <v>170</v>
+      </c>
+      <c r="H17" s="159" t="s">
+        <v>180</v>
+      </c>
+      <c r="I17" s="155" t="s">
         <v>74</v>
       </c>
-      <c r="J17" s="158" t="s">
+      <c r="J17" s="155" t="s">
         <v>80</v>
       </c>
-      <c r="K17" s="156" t="s">
+      <c r="K17" s="153" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="75.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="1"/>
-      <c r="B18" s="151"/>
-[...8 lines deleted...]
-      <c r="K18" s="156"/>
+      <c r="B18" s="148"/>
+      <c r="C18" s="148"/>
+      <c r="D18" s="148"/>
+      <c r="E18" s="151"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="160"/>
+      <c r="H18" s="160"/>
+      <c r="I18" s="156"/>
+      <c r="J18" s="156"/>
+      <c r="K18" s="153"/>
     </row>
     <row r="19" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="150" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="150" t="s">
+      <c r="B19" s="147" t="s">
+        <v>156</v>
+      </c>
+      <c r="C19" s="147" t="s">
+        <v>162</v>
+      </c>
+      <c r="D19" s="147" t="s">
         <v>92</v>
       </c>
-      <c r="E19" s="154" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="E19" s="151" t="s">
+        <v>227</v>
+      </c>
+      <c r="F19" s="151" t="s">
+        <v>236</v>
       </c>
       <c r="G19" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="H19" s="158" t="s">
+      <c r="H19" s="155" t="s">
         <v>78</v>
       </c>
-      <c r="I19" s="158" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="158" t="s">
+      <c r="I19" s="155" t="s">
+        <v>210</v>
+      </c>
+      <c r="J19" s="155" t="s">
         <v>82</v>
       </c>
-      <c r="K19" s="156" t="s">
-        <v>200</v>
+      <c r="K19" s="153" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="71.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
-      <c r="B20" s="151"/>
-[...3 lines deleted...]
-      <c r="F20" s="154"/>
+      <c r="B20" s="148"/>
+      <c r="C20" s="148"/>
+      <c r="D20" s="148"/>
+      <c r="E20" s="151"/>
+      <c r="F20" s="151"/>
       <c r="G20" s="94"/>
-      <c r="H20" s="159"/>
-[...2 lines deleted...]
-      <c r="K20" s="156"/>
+      <c r="H20" s="156"/>
+      <c r="I20" s="156"/>
+      <c r="J20" s="156"/>
+      <c r="K20" s="153"/>
     </row>
     <row r="21" spans="1:11" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="152" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="152" t="s">
+      <c r="B21" s="149" t="s">
+        <v>157</v>
+      </c>
+      <c r="C21" s="167" t="s">
+        <v>161</v>
+      </c>
+      <c r="D21" s="149" t="s">
         <v>88</v>
       </c>
-      <c r="E21" s="155" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="155" t="s">
+      <c r="E21" s="152" t="s">
+        <v>228</v>
+      </c>
+      <c r="F21" s="152" t="s">
         <v>98</v>
       </c>
-      <c r="G21" s="160" t="s">
-[...5 lines deleted...]
-      <c r="I21" s="162" t="s">
+      <c r="G21" s="157" t="s">
+        <v>171</v>
+      </c>
+      <c r="H21" s="157" t="s">
+        <v>181</v>
+      </c>
+      <c r="I21" s="159" t="s">
         <v>77</v>
       </c>
-      <c r="J21" s="160" t="s">
+      <c r="J21" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="K21" s="157" t="s">
-        <v>199</v>
+      <c r="K21" s="154" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="75.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
-      <c r="B22" s="153"/>
-[...8 lines deleted...]
-      <c r="K22" s="157"/>
+      <c r="B22" s="150"/>
+      <c r="C22" s="167"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="152"/>
+      <c r="G22" s="158"/>
+      <c r="H22" s="158"/>
+      <c r="I22" s="160"/>
+      <c r="J22" s="158"/>
+      <c r="K22" s="154"/>
     </row>
     <row r="23" spans="1:11" ht="162" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E23" s="116" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F23" s="116" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="G23" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="H23" s="29" t="s">
         <v>183</v>
       </c>
-      <c r="H23" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="K23" s="35" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="72" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
       <c r="B24" s="18" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C24" s="18" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>118</v>
       </c>
       <c r="E24" s="116" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F24" s="116" t="s">
         <v>69</v>
       </c>
       <c r="G24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="H24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="I24" s="29" t="s">
         <v>75</v>
       </c>
       <c r="J24" s="29" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="K24" s="35" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="54" x14ac:dyDescent="0.3">
       <c r="A25" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C25" s="18" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E25" s="116" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F25" s="116" t="s">
         <v>70</v>
       </c>
       <c r="G25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="H25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I25" s="17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="J25" s="17" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="K25" s="35" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
       <c r="B26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="G26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="H26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="I26" s="17" t="s">
         <v>97</v>
       </c>
       <c r="J26" s="17" t="s">
         <v>58</v>
       </c>
       <c r="K26" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="72" x14ac:dyDescent="0.3">
       <c r="A27" s="1"/>
       <c r="B27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="116" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F27" s="116" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="G27" s="29" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H27" s="29" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="I27" s="104" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="J27" s="29" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="K27" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="95.4" x14ac:dyDescent="0.5">
       <c r="A28" s="1"/>
       <c r="B28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="50" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="G28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H28" s="102" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="I28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="K28" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A29" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="95" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C29" s="95" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D29" s="95" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E29" s="117" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F29" s="117" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G29" s="97" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="H29" s="97" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="I29" s="97" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="J29" s="97" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="K29" s="101" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="1"/>
       <c r="B30" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="18"/>
       <c r="E30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="F30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="G30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="H30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="29" t="s">
         <v>47</v>
@@ -36843,309 +36867,307 @@
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{842A4ED5-48A0-49F1-91B1-074D05B72383}"/>
     <hyperlink ref="B29" r:id="rId2" xr:uid="{2B9E3391-2765-48A5-9898-F0589AAB581E}"/>
     <hyperlink ref="D29" r:id="rId3" xr:uid="{A4E081B3-41E1-4506-A6EA-78E736DB9C7C}"/>
     <hyperlink ref="C29" r:id="rId4" xr:uid="{BC17ED14-3478-4DDE-8E6F-EEF86009604D}"/>
     <hyperlink ref="K2" r:id="rId5" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{D4C3BBD4-879F-43FC-874E-B4C732552335}"/>
     <hyperlink ref="K29" r:id="rId6" xr:uid="{B17F4FE2-D564-4B29-9C1E-9AA3E189E589}"/>
     <hyperlink ref="G29" r:id="rId7" xr:uid="{55EED2C9-AACF-43DD-966B-3701547449A7}"/>
     <hyperlink ref="H29" r:id="rId8" xr:uid="{95B08C80-35D6-4F81-B85D-F318B8164A9F}"/>
     <hyperlink ref="E29" r:id="rId9" xr:uid="{30672F23-F83C-4D21-8613-48631333B536}"/>
     <hyperlink ref="F29" r:id="rId10" xr:uid="{27A421A6-DDF9-428B-B493-A9ADFB8161B6}"/>
     <hyperlink ref="E2" r:id="rId11" display="https://www.forbes.com/advisor/health-insurance/ppo-vs-pos/" xr:uid="{03126A7B-687C-462C-B59E-00FB1CC79F3D}"/>
     <hyperlink ref="I29" r:id="rId12" xr:uid="{04BAAB94-C54F-4C0A-938B-00E18337C277}"/>
     <hyperlink ref="J29" r:id="rId13" xr:uid="{BA4AC601-C296-4C78-8A08-4B0E936D751A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId14"/>
   <drawing r:id="rId15"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F766E00F-9B86-4C69-B3B0-C5893D43515F}">
   <dimension ref="A1:J30"/>
   <sheetViews>
-    <sheetView topLeftCell="A20" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="18" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="76" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="7" customWidth="1"/>
     <col min="3" max="3" width="23.109375" style="7" customWidth="1"/>
     <col min="4" max="5" width="27.33203125" style="39" customWidth="1"/>
     <col min="6" max="7" width="22" style="39" customWidth="1"/>
     <col min="8" max="8" width="34.5546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="37.88671875" style="7" customWidth="1"/>
     <col min="10" max="10" width="26.5546875" style="51" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="127" customFormat="1" ht="138.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="125" t="s">
+    <row r="1" spans="1:10" s="125" customFormat="1" ht="138.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="170" t="s">
+        <v>274</v>
+      </c>
+      <c r="B1" s="124" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="125" t="s">
+      <c r="C1" s="124" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="E1" s="119" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="G1" s="120" t="s">
         <v>15</v>
       </c>
       <c r="H1" s="120" t="s">
         <v>43</v>
       </c>
       <c r="I1" s="120" t="s">
         <v>76</v>
       </c>
       <c r="J1" s="121" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A2" s="72" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>57</v>
       </c>
       <c r="D2" s="106" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="107"/>
       <c r="F2" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="G2" s="17" t="s">
+        <v>205</v>
+      </c>
+      <c r="H2" s="17" t="s">
         <v>206</v>
       </c>
-      <c r="H2" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="J2" s="56" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="72" x14ac:dyDescent="0.3">
       <c r="A3" s="73" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>63</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>64</v>
       </c>
       <c r="D3" s="108" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E3" s="108" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F3" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="G3" s="42" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H3" s="42" t="s">
         <v>79</v>
       </c>
       <c r="I3" s="42" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J3" s="47" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A4" s="73"/>
       <c r="B4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="109" t="s">
         <v>95</v>
       </c>
       <c r="E4" s="109" t="s">
         <v>49</v>
       </c>
       <c r="F4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G4" s="16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="J4" s="32" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="73"/>
       <c r="B5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D5" s="110" t="s">
         <v>94</v>
       </c>
       <c r="E5" s="110" t="s">
         <v>93</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="H5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="I5" s="9" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="J5" s="33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="72" x14ac:dyDescent="0.3">
       <c r="A6" s="74"/>
       <c r="B6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="E6" s="110" t="s">
         <v>96</v>
       </c>
       <c r="F6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G6" s="16" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="33" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="75" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="36">
         <v>0</v>
       </c>
       <c r="C7" s="36">
         <v>59</v>
       </c>
       <c r="D7" s="111">
         <v>0</v>
       </c>
       <c r="E7" s="111">
         <v>37.6</v>
       </c>
       <c r="F7" s="43">
         <v>0</v>
       </c>
       <c r="G7" s="43">
         <v>0</v>
       </c>
       <c r="H7" s="43">
         <v>0</v>
       </c>
       <c r="I7" s="43">
         <v>0</v>
       </c>
       <c r="J7" s="64">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="36" x14ac:dyDescent="0.3">
       <c r="A8" s="75" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D8" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E8" s="110" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F8" s="17" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="G8" s="17" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="H8" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="I8" s="17" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="J8" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A9" s="75" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="112" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="25" t="s">
@@ -37214,133 +37236,133 @@
       </c>
       <c r="G11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="I11" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="75" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="36">
         <v>55</v>
       </c>
       <c r="C12" s="36">
         <v>45</v>
       </c>
       <c r="D12" s="111" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="E12" s="114">
         <v>0.2</v>
       </c>
       <c r="F12" s="43">
         <v>0</v>
       </c>
       <c r="G12" s="43">
         <v>0</v>
       </c>
       <c r="H12" s="43">
         <v>0</v>
       </c>
       <c r="I12" s="43" t="s">
         <v>48</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="75" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="113" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="113">
         <v>0.3</v>
       </c>
       <c r="F13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="44" t="s">
         <v>21</v>
       </c>
       <c r="J13" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="36" x14ac:dyDescent="0.3">
       <c r="A14" s="75" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D14" s="110" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="E14" s="110" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F14" s="17">
         <v>0</v>
       </c>
       <c r="G14" s="17">
         <v>0</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="I14" s="9" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="J14" s="33" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="75" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="36">
         <v>6700</v>
       </c>
       <c r="C15" s="36">
         <v>5900</v>
       </c>
       <c r="D15" s="111">
         <v>6700</v>
       </c>
       <c r="E15" s="111">
         <v>9350</v>
       </c>
       <c r="F15" s="43">
         <v>9250</v>
       </c>
       <c r="G15" s="43">
         <v>9250</v>
       </c>
       <c r="H15" s="43">
@@ -37367,392 +37389,392 @@
         <v>22</v>
       </c>
       <c r="E16" s="115">
         <v>13900</v>
       </c>
       <c r="F16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="H16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="41" t="s">
         <v>21</v>
       </c>
       <c r="J16" s="34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="48" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="75" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="150" t="s">
-[...17 lines deleted...]
-      <c r="H17" s="158" t="s">
+      <c r="B17" s="147" t="s">
+        <v>146</v>
+      </c>
+      <c r="C17" s="147" t="s">
+        <v>155</v>
+      </c>
+      <c r="D17" s="151" t="s">
+        <v>226</v>
+      </c>
+      <c r="E17" s="151" t="s">
+        <v>235</v>
+      </c>
+      <c r="F17" s="159" t="s">
+        <v>170</v>
+      </c>
+      <c r="G17" s="159" t="s">
+        <v>180</v>
+      </c>
+      <c r="H17" s="155" t="s">
         <v>74</v>
       </c>
-      <c r="I17" s="158" t="s">
+      <c r="I17" s="155" t="s">
         <v>80</v>
       </c>
-      <c r="J17" s="156" t="s">
+      <c r="J17" s="153" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="75"/>
-      <c r="B18" s="151"/>
-[...7 lines deleted...]
-      <c r="J18" s="156"/>
+      <c r="B18" s="148"/>
+      <c r="C18" s="148"/>
+      <c r="D18" s="151"/>
+      <c r="E18" s="151"/>
+      <c r="F18" s="160"/>
+      <c r="G18" s="160"/>
+      <c r="H18" s="156"/>
+      <c r="I18" s="156"/>
+      <c r="J18" s="153"/>
     </row>
     <row r="19" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="75" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="150" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="150" t="s">
+      <c r="B19" s="147" t="s">
+        <v>156</v>
+      </c>
+      <c r="C19" s="147" t="s">
         <v>92</v>
       </c>
-      <c r="D19" s="154" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="D19" s="151" t="s">
+        <v>227</v>
+      </c>
+      <c r="E19" s="151" t="s">
+        <v>236</v>
       </c>
       <c r="F19" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="G19" s="158" t="s">
+      <c r="G19" s="155" t="s">
         <v>78</v>
       </c>
-      <c r="H19" s="158" t="s">
-[...2 lines deleted...]
-      <c r="I19" s="158" t="s">
+      <c r="H19" s="155" t="s">
+        <v>210</v>
+      </c>
+      <c r="I19" s="155" t="s">
         <v>82</v>
       </c>
-      <c r="J19" s="156" t="s">
-        <v>200</v>
+      <c r="J19" s="153" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="56.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="75"/>
-      <c r="B20" s="151"/>
-[...2 lines deleted...]
-      <c r="E20" s="154"/>
+      <c r="B20" s="148"/>
+      <c r="C20" s="148"/>
+      <c r="D20" s="151"/>
+      <c r="E20" s="151"/>
       <c r="F20" s="94"/>
-      <c r="G20" s="159"/>
-[...2 lines deleted...]
-      <c r="J20" s="156"/>
+      <c r="G20" s="156"/>
+      <c r="H20" s="156"/>
+      <c r="I20" s="156"/>
+      <c r="J20" s="153"/>
     </row>
     <row r="21" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="152" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="152" t="s">
+      <c r="B21" s="149" t="s">
+        <v>157</v>
+      </c>
+      <c r="C21" s="149" t="s">
         <v>88</v>
       </c>
-      <c r="D21" s="155" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="155" t="s">
+      <c r="D21" s="152" t="s">
+        <v>228</v>
+      </c>
+      <c r="E21" s="152" t="s">
         <v>98</v>
       </c>
-      <c r="F21" s="160" t="s">
-[...5 lines deleted...]
-      <c r="H21" s="162" t="s">
+      <c r="F21" s="157" t="s">
+        <v>171</v>
+      </c>
+      <c r="G21" s="157" t="s">
+        <v>181</v>
+      </c>
+      <c r="H21" s="159" t="s">
         <v>77</v>
       </c>
-      <c r="I21" s="160" t="s">
+      <c r="I21" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="J21" s="157" t="s">
-        <v>199</v>
+      <c r="J21" s="154" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="49.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="75"/>
-      <c r="B22" s="153"/>
-[...7 lines deleted...]
-      <c r="J22" s="157"/>
+      <c r="B22" s="150"/>
+      <c r="C22" s="150"/>
+      <c r="D22" s="152"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="158"/>
+      <c r="G22" s="158"/>
+      <c r="H22" s="160"/>
+      <c r="I22" s="158"/>
+      <c r="J22" s="154"/>
     </row>
     <row r="23" spans="1:10" ht="162" x14ac:dyDescent="0.3">
       <c r="A23" s="75" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C23" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D23" s="116" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E23" s="116" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F23" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="G23" s="29" t="s">
         <v>183</v>
       </c>
-      <c r="G23" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="I23" s="103" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J23" s="35" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="54" x14ac:dyDescent="0.3">
       <c r="A24" s="75"/>
       <c r="B24" s="18" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>118</v>
       </c>
       <c r="D24" s="116" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E24" s="116" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G24" s="96" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="H24" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I24" s="29" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="J24" s="35" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="54" x14ac:dyDescent="0.3">
       <c r="A25" s="75" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C25" s="18" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D25" s="116" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E25" s="116" t="s">
         <v>70</v>
       </c>
       <c r="F25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G25" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="H25" s="17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="I25" s="17" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="J25" s="35" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="75"/>
       <c r="B26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E26" s="110" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G26" s="17" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="H26" s="17" t="s">
         <v>97</v>
       </c>
       <c r="I26" s="17" t="s">
         <v>58</v>
       </c>
       <c r="J26" s="33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="72" x14ac:dyDescent="0.3">
       <c r="A27" s="75"/>
       <c r="B27" s="18" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="116" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="E27" s="116" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F27" s="29" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="G27" s="29" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H27" s="104" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="I27" s="29" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="J27" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="132" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A28" s="75"/>
       <c r="B28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="28" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="116" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="116" t="s">
         <v>91</v>
       </c>
-      <c r="F28" s="146" t="s">
-[...3 lines deleted...]
-        <v>205</v>
+      <c r="F28" s="143" t="s">
+        <v>204</v>
+      </c>
+      <c r="G28" s="143" t="s">
+        <v>204</v>
       </c>
       <c r="H28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="I28" s="105" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J28" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A29" s="75" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="95" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C29" s="95" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D29" s="117" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="E29" s="117" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F29" s="97" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="G29" s="97" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="H29" s="97" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="I29" s="97" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="J29" s="101" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="90" x14ac:dyDescent="0.3">
       <c r="A30" s="75"/>
       <c r="B30" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="18"/>
       <c r="D30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="116" t="s">
         <v>29</v>
       </c>
       <c r="F30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="G30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="H30" s="29" t="s">
         <v>47</v>
       </c>
       <c r="I30" s="29" t="s">
         <v>47</v>